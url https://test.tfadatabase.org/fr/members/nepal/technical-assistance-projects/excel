--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,286 +12,253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>•	Examen des publications existantes de tous les principaux organismes de mise en œuvre, identification des lacunes en ce qui concerne les renseignements disponibles et publication des renseignements manquants conformément aux prescriptions de l'article 1:2.
 •	Recensement de l'infrastructure informatique de tous les principaux organismes et identification des lacunes qui empêchent d'arriver à un système et à des processus informatisés pleinement opérationnels pour la mise en œuvre de l'AFE.
 •	Mise à niveau de l'infrastructure et des logiciels des TIC et soutien technique pour tenir à jour et moderniser les plates formes des TIC.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Rédaction de projets de lois, de règles et règlements subsidiaires.
 •	Conception de la structure de la nouvelle instance chargée des recours et des réexamens parallèlement au nouveaux processus d'exécution des tâches.
 •	Formation et renforcement des capacités du personnel des douanes.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t>•	Examen de toutes les lois et règles pertinentes pour intégrer des dispositions concernant la clôture immédiate des contrôles renforcés lorsque le risque est neutralisé.
 •	Infrastructure informatique pour l'établissement et l'exploitation de systèmes de contrôle automatisés.
 •	Formation du personnel des principaux organismes à la mise en œuvre du système fondé sur les risques et à la réalisation de contrôles renforcés.
 •	Partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.
 •	Soutien à la conception du mécanisme de suivi et établissement de liens avec le système informatisé.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>•	Réalisation d'analyses des lacunes dans la législation et l'infrastructure informatique de chaque organisme.
 •	Mise au point d'un système fondé sur les risques avec la publication d'avis et de rapports concernant les procédures d'essai.
 •	Renforcement des laboratoires et préparation d'une base de données consolidée pour les laboratoires.
 •	Examen du champ d'application des laboratoires et partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 juillet 2028</t>
   </si>
   <si>
     <t>•	Rédaction de projets de dispositions pertinentes pour les textes juridiques/politiques/procédures opérationnelles normalisées en ce qui concerne l'élaboration d'un profil de risques, la sélection et les boucles de rétroaction.
 •	Automatisation de la mise en œuvre du système de gestion des risques et établissement de liens avec tous les organismes de mise en œuvre aux fins de l'exécution de la gestion des risques.
 •	Établissement d'un système intégré de gestion des risques.
 •	Établissement d'une installation de quarantaine postentrée.
 •	Formation et renforcement des capacités du personnel dans les domaines de l'évaluation des risques, de l'inspection fondée sur les risques, de l'analyse des risques phytosanitaires et de la gestion fondée sur les risques pour l'importation et l'exportation de marchandises.</t>
   </si>
   <si>
-    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Diagnostic et evaluation des besoins</t>
-[...2 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Modification des dispositions juridiques conformément aux prescriptions de l'AFE.
 •	Établissement de processus pour la présentation de demandes en ligne par les opérateurs agréés et élaboration de critères de sélection.
 •	Partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.
 •	Formation et renforcement des capacités du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
     <t>•	Examen des dispositions juridiques relatives aux envois accélérés pour les marchandises remplissant les conditions requises.
 •	Infrastructure et logiciels des TIC pour automatiser les processus relatifs au traitement en ligne des demandes d'envois accélérés.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>•	Établissement de mécanismes fonctionnels (y compris des mémorandums d'accord) entre les agences ou au sein de celles-ci.
 •	Préparation d'un plan directeur concernant les installations communes et développement de procédures opérationnelles normalisées pour la coopération entre les organismes présents aux frontières.
 •	Conception de mécanismes de partage des données et des renseignements.
 •	Renforcement des capacités et formation du personnel en matière de coopération entre les organismes présents aux frontières et de meilleures pratiques internationales.
 •	Partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.
 •	Soutien en matière de TIC pour mettre au point de nouvelles méthodes de travail.</t>
   </si>
   <si>
     <t>Mouvement des marchandises</t>
   </si>
   <si>
     <t>31 décembre 2031</t>
   </si>
   <si>
     <t>•	Mise en place du suivi automatisé des expéditions au sein des autorités douanières, d'une manière intégrale.
 •	Formation et renforcement des capacités du personnel à l'utilisation des nouveaux systèmes et processus.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Examen des documents et des formalités de tous les organismes et suggestion de simplification, de normalisation et d'harmonisation.
 •	Élaboration d'un système d'examen périodique.
 •	Formation et renforcement des capacités du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>•	Réalisation d'un examen périodique des normes internationales et des enseignements tirés de la mise en œuvre.
 •	Réalisation régulière d'une analyse des lacunes, examen des processus, formulaires et documents requis pour les aligner sur les normes internationales.
 •	Révision des systèmes et processus sur la base des enseignements tirés.
 •	Formation et renforcement des capacités du personnel en ce qui concerne les prescriptions des normes internationales et l'utilisation de nouvelles méthodes de travail, ainsi que les systèmes et processus informatisés.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2032</t>
   </si>
   <si>
     <t>•	Soutien à l'examen des dispositions juridiques relatives à la législation douanière et à la législation subsidiaire adéquate en vigueur pour une mise en œuvre cohérente entre les différents organismes.
 •	Formation et renforcement des capacités du personnel.
 •	Sensibilisation et renforcement des capacités du secteur privé concernant l'utilisation et les avantages du guichet unique.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Partage entre pays des expériences et régime de conformité.
 •	Formation et renforcement des capacités.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -646,421 +613,421 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">