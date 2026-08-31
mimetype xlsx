--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,89 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>Non</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>•	Examen des publications existantes de tous les principaux organismes de mise en œuvre, identification des lacunes en ce qui concerne les renseignements disponibles et publication des renseignements manquants conformément aux prescriptions de l'article 1:2.
 •	Recensement de l'infrastructure informatique de tous les principaux organismes et identification des lacunes qui empêchent d'arriver à un système et à des processus informatisés pleinement opérationnels pour la mise en œuvre de l'AFE.
 •	Mise à niveau de l'infrastructure et des logiciels des TIC et soutien technique pour tenir à jour et moderniser les plates formes des TIC.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Rédaction de projets de lois, de règles et règlements subsidiaires.
 •	Conception de la structure de la nouvelle instance chargée des recours et des réexamens parallèlement au nouveaux processus d'exécution des tâches.
 •	Formation et renforcement des capacités du personnel des douanes.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
@@ -113,50 +116,53 @@
 •	Soutien à la conception du mécanisme de suivi et établissement de liens avec le système informatisé.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>•	Réalisation d'analyses des lacunes dans la législation et l'infrastructure informatique de chaque organisme.
 •	Mise au point d'un système fondé sur les risques avec la publication d'avis et de rapports concernant les procédures d'essai.
 •	Renforcement des laboratoires et préparation d'une base de données consolidée pour les laboratoires.
 •	Examen du champ d'application des laboratoires et partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 juillet 2028</t>
+  </si>
+  <si>
+    <t>BAD</t>
   </si>
   <si>
     <t>•	Rédaction de projets de dispositions pertinentes pour les textes juridiques/politiques/procédures opérationnelles normalisées en ce qui concerne l'élaboration d'un profil de risques, la sélection et les boucles de rétroaction.
 •	Automatisation de la mise en œuvre du système de gestion des risques et établissement de liens avec tous les organismes de mise en œuvre aux fins de l'exécution de la gestion des risques.
 •	Établissement d'un système intégré de gestion des risques.
 •	Établissement d'une installation de quarantaine postentrée.
 •	Formation et renforcement des capacités du personnel dans les domaines de l'évaluation des risques, de l'inspection fondée sur les risques, de l'analyse des risques phytosanitaires et de la gestion fondée sur les risques pour l'importation et l'exportation de marchandises.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Modification des dispositions juridiques conformément aux prescriptions de l'AFE.
 •	Établissement de processus pour la présentation de demandes en ligne par les opérateurs agréés et élaboration de critères de sélection.
 •	Partage entre pays des expériences et reproduction de celles-ci dans le contexte du Népal.
 •	Formation et renforcement des capacités du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Envois accélérés</t>
@@ -197,60 +203,66 @@
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Examen des documents et des formalités de tous les organismes et suggestion de simplification, de normalisation et d'harmonisation.
 •	Élaboration d'un système d'examen périodique.
 •	Formation et renforcement des capacités du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
+    <t>OMD</t>
+  </si>
+  <si>
     <t>•	Réalisation d'un examen périodique des normes internationales et des enseignements tirés de la mise en œuvre.
 •	Réalisation régulière d'une analyse des lacunes, examen des processus, formulaires et documents requis pour les aligner sur les normes internationales.
 •	Révision des systèmes et processus sur la base des enseignements tirés.
 •	Formation et renforcement des capacités du personnel en ce qui concerne les prescriptions des normes internationales et l'utilisation de nouvelles méthodes de travail, ainsi que les systèmes et processus informatisés.</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2032</t>
+  </si>
+  <si>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>•	Soutien à l'examen des dispositions juridiques relatives à la législation douanière et à la législation subsidiaire adéquate en vigueur pour une mise en œuvre cohérente entre les différents organismes.
 •	Formation et renforcement des capacités du personnel.
 •	Sensibilisation et renforcement des capacités du secteur privé concernant l'utilisation et les avantages du guichet unique.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Partage entre pays des expériences et régime de conformité.
 •	Formation et renforcement des capacités.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -629,405 +641,414 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
       <c r="B2">
         <v>1.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
       <c r="B4">
         <v>5.1</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
       <c r="B5">
         <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
       <c r="B7">
         <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
       <c r="B8">
         <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
       </c>
       <c r="I12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
         <v>57</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">