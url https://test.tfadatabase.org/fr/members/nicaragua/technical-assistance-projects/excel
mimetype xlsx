--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,159 +12,147 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>22 juin 2026</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">•	Gestion du site Web de l'IPSA et soutien à la mise à jour du contenu de celui-ci. Administrateur du site Web: 1 000 $EU par mois pendant 2 ans.
 •	Création du Bureau de la communication de l'IPSA. Agent du Bureau de la communication de l'IPSA: 1 000 $EU par mois pendant 3 ans.
 •	Assistance technique de spécialistes de l'informatique et de la programmation en vue de développer et d'améliorer l'automatisation du site Web de la Commission nationale pour le contrôle et la réglementation des substances toxiques, conformément aux nouvelles exigences de la Commission; et aide financière pour l'achat d'équipements informatiques, de logiciels et de licences. Coût approximatif: 55 000,00 (cinquante-cinq mille) $EU.
 •	Assistance technique et financière pour la création et la mise en œuvre d'un système national d'information destiné au Ministère de la santé (MINSA) qui soit conforme à l'Accord sur la facilitation des échanges.
 •	Soutien financier pour la mise en place d'un système d'information fournissant sans délai des renseignements pertinents concernant le déroulement des formalités et les migrations.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>22 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Conseils en vue de l'achèvement des procédures de notification.
 •	Création d'une section sur le site Web de l'IPSA dans laquelle serait publié le statut sanitaire et phytosanitaire du pays, en plus des informations déjà disponibles sur les sites de la CIPV, de l'OIE et de l'OMC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>22 juin 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Renforcement des laboratoires de diagnostic phytosanitaire des départements de Managua, d'Estelí, de León et de Rivas ainsi que du laboratoire national des résidus chimiques et biologiques au moyen de l'acquisition d'équipements, de matériel et de réactifs, renforcement de la mise en œuvre des méthodes de diagnostic, de la formation du personnel et des infrastructures des laboratoires régionaux, l'objectif étant d'apporter des réponses aux exportateurs et importateurs de produits et sous-produits d'origine végétale.
 Détails de l'aide financière:
 Réactifs, consommables et matériel des laboratoires centraux et régionaux: 700 000,00 $EU.
 Renforcement des capacités de diagnostic et des compétences techniques du personnel (formations sanctionnées par un diplôme, ateliers, cours spécialisés, cours de troisième cycle, stages, etc.): 100 000,00 $EU.
 Restructuration et aménagement de 3 laboratoires régionaux de diagnostic phytosanitaire dans les départements d'Estelí, de León et de Rivas: 300 000,00 $EU
 TOTAL: 1 100 000,00 $EU
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 juin 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>BID</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien financier pour l'acquisition d'équipements et de licences et pour les marchés de services spécialisés de conception et développement de logiciels pour l'amélioration continue du système VUCEN.
 •	Assistance technique en vue de renforcer le système.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -517,160 +505,157 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>