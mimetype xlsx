--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -368,51 +368,51 @@
 5.	Formation du coordonnateur national du transit, des membres du CNUT et de tous les acteurs économiques concernés sur les bonnes pratiques de transit.
 6.	Mise à la disposition d’équipements de traçabilité et formation des agents en système de traçabilité
 7.	Soutien à l’opérationnalisation des outils TIC (SIGMAT, etc.), .	Rédaction du cadre juridique, pour la garantie, et du manuel de procédures
 2.	Révision du Cadre juridique et manuel de procédures pour l’escorte douanière
 3.	Révision du cadre juridique du régime douanier applicable aux marchandises en transit vers le Mali 
 4.	Renforcement de capacités des agents après l’adoption de la législation communautaire sur la garantie
 5.	Formation du coordonnateur national du transit, des membres du CNUT et de tous les acteurs économiques concernés sur les bonnes pratiques de transit.
 6.	Mise à la disposition d’équipements de traçabilité et formation des agents en système de traçabilité
 7.	Soutien à l’opérationnalisation des outils TIC (SIGMAT, etc.)</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>Opérationnalisation de l’Acte additionnel de la CEDEAO sur l’Assistance mutuelle et la coopération douanière à toutes les frontières, notamment :
 1.	Renforcement de l’opérationnalisation de l’interconnexion des systèmes douaniers
 2.	Mise en place des protocoles d’échange de données transactionnelles miroir entre bureaux frontières
 3.	Renforcement des activités de coopération en appui à la gestion coordonnée des frontières aux postes frontaliers 
 4. 	Appui à la formation et renforcement des capacités en matière de coopération douanière
 5.	Soutien au renforcement des attachés douaniers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -706,51 +706,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1265,59 +1265,50 @@
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
         <v>79</v>
       </c>
       <c r="J18" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>