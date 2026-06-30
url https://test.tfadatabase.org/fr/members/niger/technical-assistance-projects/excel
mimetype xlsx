--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,372 +12,390 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
     <t>1.	Assistance technique pour la révision du cadre juridique et la rédaction d’un guide de procédure
+2.	Formation de tous les points focaux sur l’opérationnalisation du guide de procédures et suivi des mises à jour et partages des informations., .	Assistance technique pour la révision du cadre juridique et la rédaction d’un guide de procédure
 2.	Formation de tous les points focaux sur l’opérationnalisation du guide de procédures et suivi des mises à jour et partages des informations.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>1.	Financement de l’hébergement 
 2.	Evaluation du portail selon les bonnes pratiques internationales 
 3.	Assistance technique à l’opérationnalisation/pérennisation du portail d’information et soutien aux équipes en charge de la Chambre de Commerce et d’Industrie et le Ministère du Commerce.
 4.	Dotation en matériels informatiques (ordinateurs, imprimantes, clés USB, connexion Internet)
 5.	Soutien à la promotion et communications inclusives en faveur du portail d’information 
+6.	Assistance technique pour la mise en place d’un mécanisme de suivi et évaluation du système., .	Financement de l’hébergement 
+2.	Evaluation du portail selon les bonnes pratiques internationales 
+3.	Assistance technique à l’opérationnalisation/pérennisation du portail d’information et soutien aux équipes en charge de la Chambre de Commerce et d’Industrie et le Ministère du Commerce.
+4.	Dotation en matériels informatiques (ordinateurs, imprimantes, clés USB, connexion Internet)
+5.	Soutien à la promotion et communications inclusives en faveur du portail d’information 
 6.	Assistance technique pour la mise en place d’un mécanisme de suivi et évaluation du système.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>ITC, CILSS</t>
   </si>
   <si>
     <t>1.	Modèle d’arrêté établissant les points d’information et leurs obligations
 2.	Guide de procédure pour les points d’information.
 3.	Assistance technique pour tester la fiabilité du système et faire des recommandations pour l'améliorer
 4.	Equipements IT (ordinateurs et scanners, internet) pour les points focaux)
+5.	Formations en traitement d’information et en outils de publication., .	Modèle d’arrêté établissant les points d’information et leurs obligations
+2.	Guide de procédure pour les points d’information.
+3.	Assistance technique pour tester la fiabilité du système et faire des recommandations pour l'améliorer
+4.	Equipements IT (ordinateurs et scanners, internet) pour les points focaux)
 5.	Formations en traitement d’information et en outils de publication.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>1.	Etude de faisabilité pour la procédure de « second test » et Assistance technique pour son opérationnalisation.
 2.	Révision de la règlementation en vigueur.
 3.	Renforcement des capacités des agents en charge de la libération (douanes) et des agents en charge du prélèvement et analyse
 4.	Dotation en équipements de prélèvement et d’analyse.
 5.	Sensibilisation des opérateurs aux procédures de « second test »
+6.	Soutien aux laboratoires sélectionnés pour leur accompagnement à l’accréditation internationale, .	Etude de faisabilité pour la procédure de « second test » et Assistance technique pour son opérationnalisation.
+2.	Révision de la règlementation en vigueur.
+3.	Renforcement des capacités des agents en charge de la libération (douanes) et des agents en charge du prélèvement et analyse
+4.	Dotation en équipements de prélèvement et d’analyse.
+5.	Sensibilisation des opérateurs aux procédures de « second test »
 6.	Soutien aux laboratoires sélectionnés pour leur accompagnement à l’accréditation internationale</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2032</t>
   </si>
   <si>
     <t>1.	Assistance technique pour l’élaboration d’un guide de procédure 
+2.	Renforcement des capacités de la cohorte nécessaire d’agents en charge du traitement et en application de la procédure dans tous les bureaux.
+3.	Mise à la disposition des équipements nécessaires pour la procédure auprès de toutes les structures concernées.
+4.	Assistance technique pour la dématérialisation des envois des documents
+5.	Amélioration des infrastructures TIC, .	Assistance technique pour l’élaboration d’un guide de procédure 
 2.	Renforcement des capacités de la cohorte nécessaire d’agents en charge du traitement et en application de la procédure dans tous les bureaux.
 3.	Mise à la disposition des équipements nécessaires pour la procédure auprès de toutes les structures concernées.
 4.	Assistance technique pour la dématérialisation des envois des documents
 5.	Amélioration des infrastructures TIC</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>1.	Assistance technique pour le développement des textes légaux et élaboration des procédures sur la base des bonnes pratiques internationales. 
 2.	Renforcement des capacités des agents de tous les organismes aux frontières concernés pour l’application des paiements électroniques 
 3.	Sensibilisation, formation, et vulgarisation des textes et des procédures en matière de paiement par voie électronique ; accompagnement inclusif au changement, pour tous les acteurs, pour une appropriation des bonnes pratiques et l’amélioration de la confiance dans le paiement électronique 
 4.	Mise à la disposition d’équipements informatiques en accord avec les besoins liés à la mise en place des nouvelles procédures (e.g. terminaux de paiement, serveurs, portails et logiciels de paiement)
 5.	Investissements dans les infrastructures du numérique et de la production d’énergie/électricité</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>FEAO</t>
   </si>
   <si>
     <t>1.	Assistance technique pour une mise en œuvre coordonnée des principes de gestion des risques par l’ensemble des agences aux frontières ; dotation des services en matériels et capacités pour informatiser leurs procédures
 2.	Renforcement des capacités du personnel en charge du contrôle et de l’analyse des risques au sein des douanes, services sanitaires et phytosanitaires, services environnementaux dont les eaux et forêts, police, gendarmerie.
+3.	Soutien en matière de TIC (serveurs, base de données etc.), .	Assistance technique pour une mise en œuvre coordonnée des principes de gestion des risques par l’ensemble des agences aux frontières ; dotation des services en matériels et capacités pour informatiser leurs procédures
+2.	Renforcement des capacités du personnel en charge du contrôle et de l’analyse des risques au sein des douanes, services sanitaires et phytosanitaires, services environnementaux dont les eaux et forêts, police, gendarmerie.
 3.	Soutien en matière de TIC (serveurs, base de données etc.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>31 décembre 2033</t>
   </si>
   <si>
     <t>1.	Compléter le cadre légal existant pour un alignement avec les principes et système de gestion des risques et les bonnes pratiques 
 2.	Elaboration du texte d’application sur la procédure du contrôle a posteriori 
 3.	Renforcement des capacités du personnel douanier spécialisé dans le contrôle a posteriori 
 4.	Formation des opérateurs économiques sur les principes du contrôle après dédouanement en vue de renforcer leur conformité volontaire
+5.	Renforcement des coordinations opérationnelles inter-services et interministérielles, ex. mise en place de contrôle mixte, .	Compléter le cadre légal existant pour un alignement avec les principes et système de gestion des risques et les bonnes pratiques 
+2.	Elaboration du texte d’application sur la procédure du contrôle a posteriori 
+3.	Renforcement des capacités du personnel douanier spécialisé dans le contrôle a posteriori 
+4.	Formation des opérateurs économiques sur les principes du contrôle après dédouanement en vue de renforcer leur conformité volontaire
 5.	Renforcement des coordinations opérationnelles inter-services et interministérielles, ex. mise en place de contrôle mixte</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>1.	Assistance technique pour l’élaboration d’une méthodologie commune à l’ensemble des organismes et l’élaboration des textes nécessaires pour l’établissement et publication fréquentes des temps moyens nécessaires à la mainlevée
 2.	Assistance technique pour l’élaboration de guides de procédures à destination de tous les agents en charge de la mesure et de l’analyse fréquente des temps moyens
 3.	Renforcement des capacités de tous les personnels concernés
 4.	Intégration dans le système de publication de l’Art. 1
+5.	Dotation des organismes en ressources et équipements informatiques nécessaires à la mise en œuvre de la méthodologie., .	Assistance technique pour l’élaboration d’une méthodologie commune à l’ensemble des organismes et l’élaboration des textes nécessaires pour l’établissement et publication fréquentes des temps moyens nécessaires à la mainlevée
+2.	Assistance technique pour l’élaboration de guides de procédures à destination de tous les agents en charge de la mesure et de l’analyse fréquente des temps moyens
+3.	Renforcement des capacités de tous les personnels concernés
+4.	Intégration dans le système de publication de l’Art. 1
 5.	Dotation des organismes en ressources et équipements informatiques nécessaires à la mise en œuvre de la méthodologie.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
     <t>1.	Assistance technique dans la révision des normes, critères, bénéfices et modalités régissant le statut de l’OEA sur la base des bonnes pratiques internationales
 2.	Assistance technique dans l’élaboration des procédures et guides 
 3.	Renforcement des capacités du personnel dédié
 4.	Assistance à la mise à jour de SYDONIA 
+5.	Sensibilisation et formation des acteurs économiques en matière de l’OEA, .	Assistance technique dans la révision des normes, critères, bénéfices et modalités régissant le statut de l’OEA sur la base des bonnes pratiques internationales
+2.	Assistance technique dans l’élaboration des procédures et guides 
+3.	Renforcement des capacités du personnel dédié
+4.	Assistance à la mise à jour de SYDONIA 
 5.	Sensibilisation et formation des acteurs économiques en matière de l’OEA</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2039</t>
   </si>
   <si>
     <t>1.	Révision du cadre juridique pour la formalisation et systématisation des bonnes pratiques existantes entre le secteur public et privé concernés
 2.	Assistance technique avec l’élaboration de guide de procédures
+3.	Formation des agents à l’aéroport et à la poste, .	Révision du cadre juridique pour la formalisation et systématisation des bonnes pratiques existantes entre le secteur public et privé concernés
+2.	Assistance technique avec l’élaboration de guide de procédures
 3.	Formation des agents à l’aéroport et à la poste</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 décembre 2034</t>
   </si>
   <si>
     <t>1.	Etude diagnostique pour l’identification des lacunes juridiques et procédurales dans les opérations coordonnées aux frontières 
 2.	Appui au CNFE à la création d’un cadre légal et de consultation régissant la coopération des organismes aux frontières et développement d’une stratégie et procédures relatives à son opérationnalisation
 3.	Elaboration de manuels de procédures et renforcement des capacités des agents aux frontières ; formation des associations des chargeurs
 4.	Appui à la création et à l’opérationnalisation des postes juxtaposés aux frontières avec le Nigéria, le Mali et l’Algérie
+5.	Appui à l’opérationnalisation des outils TIC soutenant la coordination (SIGMAT, etc.), .	Etude diagnostique pour l’identification des lacunes juridiques et procédurales dans les opérations coordonnées aux frontières 
+2.	Appui au CNFE à la création d’un cadre légal et de consultation régissant la coopération des organismes aux frontières et développement d’une stratégie et procédures relatives à son opérationnalisation
+3.	Elaboration de manuels de procédures et renforcement des capacités des agents aux frontières ; formation des associations des chargeurs
+4.	Appui à la création et à l’opérationnalisation des postes juxtaposés aux frontières avec le Nigéria, le Mali et l’Algérie
 5.	Appui à l’opérationnalisation des outils TIC soutenant la coordination (SIGMAT, etc.)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>1.	Soutien technique dans l’établissement du mécanisme de révision systématique des formalités et prescriptions en matière de documents requis. 
 2.	Renforcement des capacités des membres du CNFE et des personnels concernés au sein des différents ministères pour le suivi de la mise en œuvre du mécanisme établi
+3.	Sensibilisation au mécanisme auprès secteur privé et associations professionnelles pour leur participation active dans la mise en œuvre du mécanisme, .	Soutien technique dans l’établissement du mécanisme de révision systématique des formalités et prescriptions en matière de documents requis. 
+2.	Renforcement des capacités des membres du CNFE et des personnels concernés au sein des différents ministères pour le suivi de la mise en œuvre du mécanisme établi
 3.	Sensibilisation au mécanisme auprès secteur privé et associations professionnelles pour leur participation active dans la mise en œuvre du mécanisme</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>1.	Renforcement des capacités des représentants nationaux participant aux forums d’établissements des normes internationales 
+2.	Etablissement d’une plateforme numérique nationale pour faire la veille et partager les bonnes pratiques et les informations sur les normes internationales sous responsabilité du CNFE, .	Renforcement des capacités des représentants nationaux participant aux forums d’établissements des normes internationales 
 2.	Etablissement d’une plateforme numérique nationale pour faire la veille et partager les bonnes pratiques et les informations sur les normes internationales sous responsabilité du CNFE</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t>1.	Mise en œuvre des recommandations du mécanisme de Suivi &amp; Evaluation du guichet unique 
 2.	Equipements mis à disposition aux différents acteurs pour un accès aisé au GU sur l’ensemble du territoire
 3.	Sensibilisation et formation auprès de tous les acteurs du commerce transfrontalier, dont ceux analphabètes
+4.	Accompagnement au changement pour le soutien au civisme fiscal et réglementaire, .	Mise en œuvre des recommandations du mécanisme de Suivi &amp; Evaluation du guichet unique 
+2.	Equipements mis à disposition aux différents acteurs pour un accès aisé au GU sur l’ensemble du territoire
+3.	Sensibilisation et formation auprès de tous les acteurs du commerce transfrontalier, dont ceux analphabètes
 4.	Accompagnement au changement pour le soutien au civisme fiscal et réglementaire</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 décembre 2042</t>
   </si>
   <si>
     <t>1.	Rédaction du cadre juridique, pour la garantie, et du manuel de procédures
 2.	Révision du Cadre juridique et manuel de procédures pour l’escorte douanière
 3.	Révision du cadre juridique du régime douanier applicable aux marchandises en transit vers le Mali 
 4.	Renforcement de capacités des agents après l’adoption de la législation communautaire sur la garantie
 5.	Formation du coordonnateur national du transit, des membres du CNUT et de tous les acteurs économiques concernés sur les bonnes pratiques de transit.
 6.	Mise à la disposition d’équipements de traçabilité et formation des agents en système de traçabilité
+7.	Soutien à l’opérationnalisation des outils TIC (SIGMAT, etc.), .	Rédaction du cadre juridique, pour la garantie, et du manuel de procédures
+2.	Révision du Cadre juridique et manuel de procédures pour l’escorte douanière
+3.	Révision du cadre juridique du régime douanier applicable aux marchandises en transit vers le Mali 
+4.	Renforcement de capacités des agents après l’adoption de la législation communautaire sur la garantie
+5.	Formation du coordonnateur national du transit, des membres du CNUT et de tous les acteurs économiques concernés sur les bonnes pratiques de transit.
+6.	Mise à la disposition d’équipements de traçabilité et formation des agents en système de traçabilité
 7.	Soutien à l’opérationnalisation des outils TIC (SIGMAT, etc.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>Opérationnalisation de l’Acte additionnel de la CEDEAO sur l’Assistance mutuelle et la coopération douanière à toutes les frontières, notamment :
 1.	Renforcement de l’opérationnalisation de l’interconnexion des systèmes douaniers
 2.	Mise en place des protocoles d’échange de données transactionnelles miroir entre bureaux frontières
 3.	Renforcement des activités de coopération en appui à la gestion coordonnée des frontières aux postes frontaliers 
 4. 	Appui à la formation et renforcement des capacités en matière de coopération douanière
 5.	Soutien au renforcement des attachés douaniers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -752,539 +770,539 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>55</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>60</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>65</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.3</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>79</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J16" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>12</v>
       </c>
-      <c r="B18" t="s">
-        <v>88</v>
+      <c r="B18">
+        <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="J18" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">