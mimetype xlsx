--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -95,51 +95,51 @@
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>1.	Financement de l’hébergement 
 2.	Evaluation du portail selon les bonnes pratiques internationales 
 3.	Assistance technique à l’opérationnalisation/pérennisation du portail d’information et soutien aux équipes en charge de la Chambre de Commerce et d’Industrie et le Ministère du Commerce.
 4.	Dotation en matériels informatiques (ordinateurs, imprimantes, clés USB, connexion Internet)
 5.	Soutien à la promotion et communications inclusives en faveur du portail d’information 
 6.	Assistance technique pour la mise en place d’un mécanisme de suivi et évaluation du système., .	Financement de l’hébergement 
 2.	Evaluation du portail selon les bonnes pratiques internationales 
 3.	Assistance technique à l’opérationnalisation/pérennisation du portail d’information et soutien aux équipes en charge de la Chambre de Commerce et d’Industrie et le Ministère du Commerce.
 4.	Dotation en matériels informatiques (ordinateurs, imprimantes, clés USB, connexion Internet)
 5.	Soutien à la promotion et communications inclusives en faveur du portail d’information 
 6.	Assistance technique pour la mise en place d’un mécanisme de suivi et évaluation du système.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
-    <t>ITC, CILSS</t>
+    <t>CCI, CILSS</t>
   </si>
   <si>
     <t>1.	Modèle d’arrêté établissant les points d’information et leurs obligations
 2.	Guide de procédure pour les points d’information.
 3.	Assistance technique pour tester la fiabilité du système et faire des recommandations pour l'améliorer
 4.	Equipements IT (ordinateurs et scanners, internet) pour les points focaux)
 5.	Formations en traitement d’information et en outils de publication., .	Modèle d’arrêté établissant les points d’information et leurs obligations
 2.	Guide de procédure pour les points d’information.
 3.	Assistance technique pour tester la fiabilité du système et faire des recommandations pour l'améliorer
 4.	Equipements IT (ordinateurs et scanners, internet) pour les points focaux)
 5.	Formations en traitement d’information et en outils de publication.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>1.	Etude de faisabilité pour la procédure de « second test » et Assistance technique pour son opérationnalisation.
 2.	Révision de la règlementation en vigueur.
 3.	Renforcement des capacités des agents en charge de la libération (douanes) et des agents en charge du prélèvement et analyse