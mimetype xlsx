--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,329 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>22 décembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien et indications précises s'agissant de la disponibilité des documents requis par les organismes réglementaires pour les opérations commerciales internationales et des procédures documentaires pertinentes.
 •	Soutien et indications précises s'agissant de la disponibilité des formulaires requis par les organismes réglementaires pour les opérations commerciales internationales.
 •	Formation aux processus et procédures en ligne.
 •	Amélioration du portail spécialisé sur le commerce.
 •	Soutien pour développer le site Web des douanes et des autres organismes commerciaux afin de publier tous les renseignements relatifs au commerce.
 •	Soutien pour la création d'une base de données afin d'améliorer le faible accès des milieux d'affaires et du secteur privé aux plaintes et renseignements commerciaux existants.
 •	Base analytique pour la simplification documentaire et la réduction du nombre de documents.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 décembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'accréditation et l'entretien des laboratoires entièrement équipés.
 •	Formation de techniciens/chercheurs de laboratoires.
 •	Achat et installation d'instruments à grand volume (HVI) pour la classification et le classement par qualité des produits afin d'obtenir un prix supérieur.
 •	Soutien visant à assurer la collaboration des différents organismes réglementaires.
 •	Fourniture d'une plate forme et d'un soutien pour la sensibilisation et l'échange de renseignements.
 •	Fourniture de laboratoires certifiés mobiles.
 •	Formation et élaboration de normes.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 février 2018</t>
   </si>
   <si>
     <t>22 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture d'une infrastructure TI.
 •	Renforcement des capacités des agents des douanes s'agissant de la gestion automatisée des risques.
 •	Formation à la gestion pour établir le profil des négociants et mettre à jour les dossiers dans le système douanier pour la mainlevée rapide des marchandises.
 •	Fourniture de scanners pour la détection de stupéfiants, de détecteurs d'explosifs, de caméras, d'appareils à rayons X, de kits de dépistage de stupéfiants, d'équipements de sécurité, de chiens renifleurs adaptés au climat tropical, de véhicules utilitaires, de navires de patrouille maritime et d'autres équipements modernes de scannage et de détection.
 •	Éducation et sensibilisation des agents de la force publique à la détection de la contrebande et des équipements offensifs.
 •	Soutien à tous les grands organismes réglementaires pour la mise en place du système de gestion des risques (système d'analyse, d'évaluation et d'élaboration d'un profil de risques).
 •	Soutien pour assurer la coordination et la collaboration interinstitutionnelles.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour l'utilisation de l'Étude de l'OMD sur le temps nécessaire à la mainlevée.
 •	Sensibilisation des fonctionnaires des autres organismes chargés de la sécurité à la frontière pour assurer la coopération pendant et après l'Étude sur le temps nécessaire à la mainlevée.
 •	Fourniture de services d'accès à Internet à haut débit.
 •	Assistance d'experts pour la réalisation par les organismes concernés de tâches relatives aux temps moyens nécessaires à la mainlevée.
 •	Fourniture de nombreux dispositifs de détection en mer.
 •	Aide à la réduction des délais de dédouanement des marchandises dans les aéroports.
 •	Une étude sur le temps nécessaire à la mainlevée est recommandée pour mesurer les effets des réformes récentes en la matière.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture d'une chambre froide et renforcement des capacités des fonctionnaires à son utilisation.
 •	Formation de l'Administration des douanes (NCS) aux meilleures pratiques.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture d'une chambre froide.
 •	Renforcement des capacités du personnel de l'ensemble des organismes réglementaires.
 •	Construction d'un espace d'entreposage approprié pour les marchandises périssables/thermosensibles et les produits dangereux.
 •	Kits d'essais rapides pour l'analyse des produits.
 •	Formation à la procédure d'examen visuel, à l'inspection, à l'analyse, à la fumigation (désinfection) et à l'inspection (délivrance et enregistrement d'un certificat phytosanitaire et d'un certificat de quarantaine) des articles soumis à la réglementation phytoquarantaine.
 •	Le personnel de l'Administration des douanes (NCS) a besoin d'une formation sur les marchandises périssables et d'une équipe dédiée pour travailler 24 h par roulement si nécessaire.
 •	Construction d'entrepôts et d'installations de stockage réfrigéré pour les produits périssables dans les aéroports internationaux.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>22 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Une assistance est nécessaire pour analyser et simplifier les prescriptions et procédures en matière de documents requis.
 •	L'analyse des processus commerciaux est importante.
 •	Renforcement des capacités et formation sur les formalités et les documents requis conformément aux meilleures pratiques internationales.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture d'une infrastructure TI.
 •	Formation et sensibilisation des agents des douanes à l'utilisation des instruments et outils de l'OMD pour la mise en œuvre uniforme de l'AFE par les administrations des douanes.
 •	Soutien pour participer aux réunions à caractère normatif.
 •	Perfectionnement du personnel et formation des fonctionnaires sur les négociations de fret, la méthode de réduction des coûts, l'analyse comparative des droits et l'élaboration des normes, le transport et la logistique, et la confirmation des taux de fret.
 •	Formation spécialisée et avancée sur l'expertise et l'enquête médicolégales aux ports d'entrée pour accélérer le dédouanement.
 •	Formation sur les normes internationales existantes et les instruments juridiques connexes (comme les normes de la CEDEAO, de l'OMD et ISO).
 •	Soutien pour la mise en œuvre de normes régionales fondées sur des normes plus larges internationales/mondiales.
 •	Une analyse serait utile pour la mise en œuvre des normes internationales.
 •	Assistance à l'élaboration d'une politique nationale cohérente et uniforme pour l'adoption et la mise en œuvre des normes internationales.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Automatisation des opérations des douanes et des autres organismes présents aux frontières.
 •	Fourniture d'une infrastructure TI.
 •	Formation continue de tous les agents des organismes réglementaires.
 •	Assistance dans les domaines suivants:
 analyse des processus commerciaux; analyse du contexte juridique; création d'un cadre juridique favorable; harmonisation des données et alignement sur les normes internationales.
 •	Création d'un système informatique pertinent.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>10.5.1, 10.5.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Inspection avant expédition</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture de scanners.
 •	Développement des capacités concernant l'inspection de la qualité des produits agroalimentaires et détermination des limites maximales de résidus de pesticides.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture d'incinérateurs industriels et de véhicules utilitaires lourds.
 •	Nécessité d'un soutien pour examiner le processus de traitement des marchandises refusées conformément aux meilleures pratiques internationales.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>22 décembre 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Mise en place d'une infrastructure visant à faciliter le mouvement des marchandises.
 •	Aide aux exercices de surveillance des corridors.
 •	Formations sur le traitement des marchandises en transit.
 </t>
   </si>
   <si>
     <t>22 décembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation sur la coopération et la coordination entre les organismes réglementaires.
 •	Procédures douanières sur le transit.
 </t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation sur la coordination interinstitutionnelle.
 •	Procédures douanières sur le transit.
 </t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>22 février 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation sur la coopération avec les homologues d'autres pays.
 •	Renforcement des capacités pour examiner la conformité de la législation et des pratiques douanières du Nigéria avec les dispositions de cet article.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -712,463 +685,463 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.6</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.8</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.8</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.1</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.3</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>10.5</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.5</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>11.12</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>11.13</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">