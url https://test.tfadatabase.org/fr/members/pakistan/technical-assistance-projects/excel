--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,215 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c)</t>
+    <t>1.2.1, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>30 juin 2019</t>
   </si>
   <si>
     <t>31 mars 2022</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
-    <t>Élaboration de projet et compétences informatiques pour les RH, assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.</t>
+    <t>Élaboration de projet et compétences informatiques pour les RH, assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales., Infrastructures/travaux publics, développement de logiciels, matériel informatique de réseau, renforcement des capacités des RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.2.3</t>
-[...7 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>30 septembre 2020</t>
   </si>
   <si>
     <t>Développement d'infrastructures institutionnelles, renforcement des capacités informatiques des RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>30 juin 2018</t>
   </si>
   <si>
     <t>Renforcement des capacités dans le domaine des logiciels.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>30 juin 2020</t>
   </si>
   <si>
     <t>Outils d'informatique décisionnelle (logiciels), analystes de données, conception d'un système de gestion des risques, renforcement des capacités, assistance informatique.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>Renforcement des capacités, assistance informatique, soutien RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>Ateliers de sensibilisation, logiciel d'étude du temps nécessaire à la mainlevée, développement de modules d'apprentissage, informatique, formation et renforcement des capacités des RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>30 septembre 2021</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>Renforcement des capacités, assistance informatique.</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t>Assistance informatique, établissement d'un système d'échange électronique de données (EDI) avec les autorités douanières des pays frontaliers, établissement d'un guichet unique national.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 juin 2022</t>
   </si>
   <si>
     <t>Matériel informatique, soutien informatique, renforcement des capacités, infrastructures.</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>Développement de modules, logiciels, assistance informatique, développement des RH.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -542,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -602,376 +569,347 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3</v>
+      </c>
+      <c r="B3">
+        <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>7.2</v>
+      </c>
+      <c r="B4">
+        <v>7.2</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="B5">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>7.4</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>7.5</v>
+      </c>
+      <c r="B6">
+        <v>7.5</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>7.5</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>7.6</v>
+      </c>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>7.6</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>7.7</v>
+      </c>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>7.7</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>7.8</v>
+      </c>
+      <c r="B9">
+        <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>7.8</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>8</v>
+      </c>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>10.4</v>
+      </c>
+      <c r="B11">
+        <v>10.4</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>10.4</v>
+        <v>10.7</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>17</v>
-[...28 lines deleted...]
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">