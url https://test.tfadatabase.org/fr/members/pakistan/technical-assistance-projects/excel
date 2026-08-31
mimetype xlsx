--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -137,51 +137,51 @@
   <si>
     <t>Ateliers de sensibilisation, logiciel d'étude du temps nécessaire à la mainlevée, développement de modules d'apprentissage, informatique, formation et renforcement des capacités des RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>30 septembre 2021</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>Renforcement des capacités, assistance informatique.</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>30 juin 2026</t>
+    <t>31 décembre 2026</t>
   </si>
   <si>
     <t>Assistance informatique, établissement d'un système d'échange électronique de données (EDI) avec les autorités douanières des pays frontaliers, établissement d'un guichet unique national.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 juin 2022</t>
   </si>
   <si>
     <t>Matériel informatique, soutien informatique, renforcement des capacités, infrastructures.</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>Développement de modules, logiciels, assistance informatique, développement des RH.</t>
   </si>