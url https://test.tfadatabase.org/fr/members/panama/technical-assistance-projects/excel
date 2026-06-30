--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,184 +12,169 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 juin 2022</t>
   </si>
   <si>
-    <t>Oui</t>
+    <t>01 juin 2022</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">­	­	­	Des logiciels et du matériel informatique sont nécessaires pour mettre en place un système d'information relatif aux opérations de commerce extérieur dans toutes les institutions concernées qui soit conforme à l'Accord de facilitation des échanges.
 ­	Assistance technique pour la mise au point de systèmes permettant de préserver et de garantir l'authenticité des documents mis en ligne afin d'éviter toutes utilisations et manipulations non autorisées.
 ­	Le recrutement et la formation de personnel chargé de recueillir, vérifier et tenir à jour les renseignements publiés sur la plate-forme sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">­	Une aide financière est nécessaire pour la création et la mise en place des renseignements, d'équipement informatique, de logiciels et autres outils nécessaires au titre de l'Accord sur la facilitation des échanges pour toutes les institutions concernées par le commerce extérieur.
 ­	Assistance technique et soutien financier dans le domaine informatique pour préserver et garantir l'authenticité des documents mis en ligne afin d'éviter toutes utilisations et manipulations non autorisées.
 </t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>Training on WTO notifications.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t xml:space="preserve">Une assistance technique et financière est nécessaire pour:
 ­	mandater des consultants afin qu'un expert soit chargé d'effectuer un diagnostic de la réglementation nationale et régionale existante, de faire part des meilleures pratiques et de renforcer les capacités des organismes concernés;
 ­	élaborer la réglementation qui permette l'application de la règle en question;
 ­	élaborer les procédures de mise en œuvre pour l'ensemble des organismes concernés;
 ­	recruter et former les ressources humaines des organismes publics. 
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>1 janvier 2022</t>
+  </si>
+  <si>
+    <t>01 janvier 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Une assistance et une aide sont demandées pour:
 ­	s'informer des meilleures pratiques des pays ayant mis en place des contrôles conjoints à la frontière, afin d'acquérir l'expérience nécessaire;
 ­	assurer l'interconnexion des renseignements entre toutes les autorités du commerce extérieur afin que les renseignements soient disponibles et actualisés simultanément pour tous.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien technique et financier pour:
 ­	l'acquisition d'équipements et de licences et pour les marchés de services spécialisés de conception et développement de logiciels pour l'amélioration continue du système de guichet unique pour les exportations;
 ­	fournir le matériel et les logiciels pour la création d'un guichet unique pour les importations tenant compte de l'évolution des systèmes de chacun des organismes publics concernés;
 ­	mettre à disposition un expert chargé de communiquer aux organismes publics concernés les meilleures pratiques en matière de simplification des documents, d'harmonisation des données, d'interopérabilité et de collaboration interinstitutionnelle;
 ­	s'informer des meilleures pratiques de l'OMD;
 ­	former les ressources humaines;
 ­	renforcer les capacités pour le suivi et le renforcement du projet. 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>Assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles et d'éliminer les formalités superflues, homologuer les prescriptions pour préserver les bonnes pratiques internationales.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -556,237 +541,237 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>20</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>2.1</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>10.7</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">