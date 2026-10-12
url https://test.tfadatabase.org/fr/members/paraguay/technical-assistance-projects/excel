--- v3 (2026-08-31)
+++ v4 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -242,51 +242,51 @@
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>1 mars 2021</t>
   </si>
   <si>
     <t>01 septembre 2027</t>
   </si>
   <si>
     <t>1.	Détermination du nombre de ports privés existants, de leurs conditions d'exploitation et de leur certification afin que la Préfecture navale puisse effectuer son travail de contrôle des conditions d'exploitation des ports privés.
 2.	Mise en œuvre de la gestion des risques de manière effective et transparente.
 3.	Coopération technique en vue de réviser le cadre réglementaire régissant les ports publics et privés et définissant les responsabilités en ce qui concerne la navigabilité des fleuves (Loi n° 1066/65).
 4.	Accélération des inspections réalisées dans le circuit rouge aux points d'accès publics et privés., .	Détermination du nombre de ports privés existants, de leurs conditions d'exploitation et de leur certification afin que la Préfecture navale puisse effectuer son travail de contrôle des conditions d'exploitation des ports privés.
 2.	Mise en œuvre de la gestion des risques de manière effective et transparente.
 3.	Coopération technique en vue de réviser le cadre réglementaire régissant les ports publics et privés et définissant les responsabilités en ce qui concerne la navigabilité des fleuves (Loi n° 1066/65).
 4.	Accélération des inspections réalisées dans le circuit rouge aux points d'accès publics et privés.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -580,51 +580,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -980,59 +980,50 @@
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>61</v>
       </c>
       <c r="J12" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>