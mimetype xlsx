--- v1 (2026-06-30)
+++ v2 (2026-10-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -69,51 +69,51 @@
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>30 juin 2022</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 1. Formation et autres formes d'assistance technique pour renforcer les capacités en ressources humaines de l'ensemble des organismes gouvernementaux et des autres secteurs concernés qui feront partie du Programme national de guichet unique.
 2. Financement pour le développement d'un programme ou d'un logiciel qui servira de système d'exploitation pour le guichet unique national.
 3. Financement pour la modernisation du matériel informatique existant qui sera utilisé pour mettre en oeuvre le guichet unique national dans tous les points d'entrée et les installations des secteurs participants et des organismes gouvernementaux.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -407,51 +407,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -484,59 +484,50 @@
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>