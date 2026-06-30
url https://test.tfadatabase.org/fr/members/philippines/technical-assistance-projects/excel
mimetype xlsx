--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,95 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>30 juin 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 1. Formation et autres formes d'assistance technique pour renforcer les capacités en ressources humaines de l'ensemble des organismes gouvernementaux et des autres secteurs concernés qui feront partie du Programme national de guichet unique.
 2. Financement pour le développement d'un programme ou d'un logiciel qui servira de système d'exploitation pour le guichet unique national.
 3. Financement pour la modernisation du matériel informatique existant qui sera utilisé pour mettre en oeuvre le guichet unique national dans tous les points d'entrée et les installations des secteurs participants et des organismes gouvernementaux.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -461,73 +455,73 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">