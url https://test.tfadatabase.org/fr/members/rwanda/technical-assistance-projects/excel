--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -160,51 +160,51 @@
 - Poursuivre les travaux sur les postes frontière à guichet unique et le matériel nécessaire, comme les portails électroniques, les installations informatiques, etc. 
 - Mener des activités de formation et de sensibilisation et des ateliers à l'intention des parties prenantes
 </t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>USAID, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Examiner et publier les prescriptions en matière de licences
 - Envisager une interprétation prudente de l'article 145 de la Loi de la CAE de 2004 sur l'Administration des douanes et la modifier pour tenir compte des dispositions et prescriptions en matière de facilitation des échanges 
 - Réexaminer le cadre juridique pour permettre aux importateurs de dédouaner des marchandises sans avoir recours à des commissionnaires en douane
 - Renforcer les capacités des importateurs et des exportateurs
 - Établir une équipe d'évaluation dirigée par l'ORR, mais comprenant des représentants de la communauté des courtiers et des membres intéressés de la communauté des importateurs/exportateurs pour engager le processus
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -498,51 +498,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -735,59 +735,50 @@
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>