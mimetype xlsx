--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -175,51 +175,51 @@
 </t>
   </si>
   <si>
     <t>12.7, 12.9</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures – Assistance technique pour l'élaboration des procédures nécessaires à la notification effective.
 , •	Élaboration/modification de toutes les lois applicables, telles que la Loi sur l'administration des douanes et accises et les lois relatives à la confidentialité des documents, pour faciliter l'échange de renseignements avec les Membres tout en protégeant la crédibilité et la confidentialité des renseignements de l'information;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements.
 , •	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux régional et international;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements;
 •	TIC – Assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les autres organismes présents aux frontières.
 , •	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux national, régional et international;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements;
 •	Ressources humaines et formation – Nécessité de renforcer les capacités des fonctionnaires des organismes présents aux frontières pertinents et des entreprises pour les sensibiliser, les équiper et les former en vue de l'application du système d'échange de renseignements;
 •	TIC – Assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les organismes présents aux frontières.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -513,51 +513,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -793,59 +793,50 @@
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="I9" t="s">
         <v>39</v>
       </c>
       <c r="J9" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>