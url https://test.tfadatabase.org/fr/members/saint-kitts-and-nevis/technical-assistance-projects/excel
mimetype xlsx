--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,256 +12,208 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration/modification de toutes les lois applicables, telles que la Loi sur l'administration des douanes, pour permettre de prendre des décisions anticipées;
 •	Procédures – Assistance pour l'élaboration des procédures pertinentes afin de prendre et faire appliquer les décisions anticipées de manière efficace;
 •	Ressources humaines et formation – Formation et sensibilisation des organismes à la frontière à l'importance des décisions anticipées et information sur leurs modalités de leur mise en œuvre;
 •	TIC – Assistance technique nécessaire pour intégrer les décisions anticipées dans des systèmes douaniers automatisés;
 •	Infrastructure/matériel – Pour soutenir idéalement le processus de décision en matière de classification, une assistance est nécessaire pour améliorer les laboratoires dans lesquels sont effectués les essais pour la classification des produits.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politique/cadre juridique – Élaboration de lois et politiques pertinentes pour des organismes tels que le Bureau des normes et le Ministère de la santé afin de permettre aux négociants d'avoir accès à un second essai;
 •	Ressources humaines et formation – Renforcement des capacités des organismes présents aux frontières, des techniciens de laboratoire et des établissements universitaires pertinents en matière de second essai;
 •	Institutions – Assistance technique et renforcement des capacités nécessaires aux établissements universitaires et aux laboratoires publics et privés pour la réalisation de seconds essais;
 •	Infrastructure/matériel – Mise en place d'un (ou de plusieurs) laboratoire(s) accrédité(s) pour réaliser les seconds essais.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration/modification de toutes les lois applicables, telles que la Loi de finances et la Loi sur l'administration des douanes et accises, aux fins de l'application de la redevance pour opérations douanières
 •	Procédures – Assistance pour l'élaboration des procédures pertinentes afin de mettre en place et d'appliquer et de faire appliquer efficacement la redevance pour opérations douanières 
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>30 novembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration/modification de toutes les versions électroniques des lois et de la Loi de finances pour mettre en place le paiement par voie électronique;
 •	Procédures – Assistance pour l'élaboration des procédures pertinentes afin de mettre en place le paiement par voie électronique et de permettre son utilisation efficace.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politique/cadre juridique – Assistance technique nécessaire pour l'élaboration d'un mécanisme permettant de renforcer la coordination et la collaboration entre organismes présents aux frontières pour l'identification des risques et l'application de la gestion des risques;
 •	Procédures – Assistance technique pour l'élaboration des procédures nécessaires à la mise en œuvre efficace du système de gestion des risques;
 •	Ressources humaines et formation – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents, afin qu'ils comprennent pleinement le système de gestion des risques et puissent l'appliquer;
 •	TIC – Assistance nécessaire pour l'acquisition et l'amélioration des capacités technologiques nécessaires à la mise en œuvre d'un processus de gestion des risques adéquat;
 •	Infrastructure/matériel – Assistance pour le déploiement des technologies nécessaires à la mise en œuvre d'un système de gestion des risques adéquat (appareils de radiographie, scanners ou matériel d'essai en laboratoire, par exemple).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politique/cadre juridique – Assistance nécessaire pour l'établissement d'un système d'opérateurs agréés plus ouvert (non discriminatoire, comme le système "Gold Card"), en vue du respect des lois et réglementations douanières et connexes;
 •	Procédures – Assistance pour l'élaboration de procédures adéquates reposant sur des critères transparents aux fins de l'évaluation des opérateurs agréés qui remplissent des critères spécifiés dans le cadre d'un programme d'opérateurs de confiance comme le système "Gold Card";
 •	Ressources humaines et formation –Renforcement des capacités de tous les organismes présents aux frontières, tels que la Direction des douanes et accises, le Département de la quarantaine et l'Autorité portuaire, nécessaire pour assurer la pleine conformité avec cette mesure.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politique/cadre juridique – Assistance technique pour l'examen des lois pertinentes en vue de l'établissement d'un guichet unique national complet;
 •	Assistance technique nécessaire pour définir un calendrier clair pour la mise en place du guichet unique;
 •	Procédures – Élaboration de procédures et d'un aide-mémoire fonctionnels pour établir efficacement un guichet unique national;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue de l'établissement d'un guichet unique national;
 •	Ressources humaines et formation – Nécessité de renforcer les capacités des fonctionnaires des organismes présents aux frontières pertinents et des entreprises pour les sensibiliser, les équiper et les former en vue de l'établissement d'un guichet unique national;
 •	TIC – Assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les autres organismes présents aux frontières;
 •	Infrastructure/matériel – Assistance nécessaire pour l'installation du matériel et des systèmes TIC adéquats dans certains organismes et aux points d'entrée.
 </t>
   </si>
   <si>
-    <t>12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e)</t>
+    <t>12.7, 12.9</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures – Assistance technique pour l'élaboration des procédures nécessaires à la notification effective.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">•	Élaboration/modification de toutes les lois applicables, telles que la Loi sur l'administration des douanes et accises et les lois relatives à la confidentialité des documents, pour faciliter l'échange de renseignements avec les Membres tout en protégeant la crédibilité et la confidentialité des renseignements de l'information;
+, •	Élaboration/modification de toutes les lois applicables, telles que la Loi sur l'administration des douanes et accises et les lois relatives à la confidentialité des documents, pour faciliter l'échange de renseignements avec les Membres tout en protégeant la crédibilité et la confidentialité des renseignements de l'information;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements.
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">•	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux régional et international;
+, •	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux régional et international;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements;
 •	TIC – Assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les autres organismes présents aux frontières.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">•	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux national, régional et international;
+, •	Procédures – Élaboration de procédures efficaces pour faciliter et mettre en œuvre le système d'échange de renseignements aux niveaux national, régional et international;
 •	Institutions – Assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue d'établir et de faciliter les systèmes et protocoles d'échange de renseignements;
 •	Ressources humaines et formation – Nécessité de renforcer les capacités des fonctionnaires des organismes présents aux frontières pertinents et des entreprises pour les sensibiliser, les équiper et les former en vue de l'application du système d'échange de renseignements;
 •	TIC – Assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les organismes présents aux frontières.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -565,407 +517,320 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.2</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.2</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.2</v>
       </c>
       <c r="B5">
         <v>7.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
-[...86 lines deleted...]
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">