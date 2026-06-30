--- v2 (2026-02-02)
+++ v3 (2026-06-30)
@@ -12,278 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>•	Assistance dans la production de renseignements et la mise à jour du cadre juridique afin de garantir la validité juridique, et établissement d'un cadre organisationnel pour la supervision des responsabilités institutionnelles et de maintenance.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la création d'un système de gestion de l'information et la mise en œuvre d'une politique et de lignes directrices en matière de publication en ligne.
 •	Fourniture de matériel des TIC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>•	Soutien pour la mise en place d'une structure institutionnelle et pour l'élaboration et l'utilisation de modèles pour la communication.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>•	Assistance pour le développement d'un vaste secteur des TIC</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Assistance pour l'actualisation du cadre juridique et réglementaire aux fins de l'inclusion de dispositions juridiques permettant aux parties intéressées de formuler des observations au sujet de lois et de réglementations nouvelles ou modifiées.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>•	Assistance pour l'établissement d'un cadre juridique pour l'échange de renseignements et la répartition des fonctions de contrôle entre les organismes.</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour l'établissement d'un cadre juridique et réglementaire.
 •	Formation sur la classification, les règles d'origine et l'évaluation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
     <t>•	Assistance pour l'établissement de laboratoires agréés et pour la formation du personnel de laboratoire à l'application des procédures d'essai adéquates.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour l'analyse des taxes et la détermination des coûts associés aux différents services fournis.
 •	Élaboration de lignes directrices pour la perception des droits.
 </t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>•	Assistance pour l'établissement d'un cadre juridique et des TIC en vue de la perception et du traitement des paiements par voie électronique.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>•	Formation du personnel des douanes à l'identification des risques et à la réalisation d'analyses d'évaluation.</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>•	Assistance pour l'élaboration d'une stratégie d'audit et pour le renforcement de capacités en vue de la dispense d'une formation complète à l'audit aux services douaniers et aux autres organismes présents aux frontières.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>•	Assistance pour l'établissement d'un cadre juridique et réglementaire permettant une circulation fluide de renseignements et une coordination entre les organismes présents aux frontières.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Assistance pour obtenir le matériel TIC nécessaire. Actualisation du cadre juridique aux fins de la mise en œuvre de protocoles améliorés intégrant les normes SAFE de l'OMD dans les pratiques, les opérations et les procédures commerciales.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Assistance pour l'identification des mécanismes administratifs et juridiques nécessaires pour réduire au minimum, alléger et simplifier les formalités et les exigences en matière de documentation existantes.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la conception d'un système de guichet unique.
 •	Assistance technique et financière pour l'obtention de matériel TIC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -664,492 +625,492 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
         <v>32</v>
       </c>
-      <c r="E7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.3</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>5.3</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>6.1</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.2</v>
       </c>
       <c r="B11">
         <v>7.2</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.4</v>
       </c>
-      <c r="B12" t="s">
-        <v>54</v>
+      <c r="B12">
+        <v>7.4</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.5</v>
       </c>
-      <c r="B13" t="s">
-        <v>57</v>
+      <c r="B13">
+        <v>7.5</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.6</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.6</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.7</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.7</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.1</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="J17" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">