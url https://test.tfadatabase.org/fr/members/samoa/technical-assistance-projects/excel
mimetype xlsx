--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,328 +12,295 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Politique/cadre juridique
 •	Réalisation d'une étude pour inventorier tous les renseignements commerciaux disponibles en ligne; identification des lacunes et évaluation du degré de préparation du Samoa pour avoir un portail/site Web dédié aux renseignements commerciaux; analyse des coûts et des avantages. Élaboration d'une politique et des dispositions législatives nécessaires concernant le mandat et le processus de publication des renseignements; et mise en ligne de ces renseignements
 Procédures
 •	Révision des procédures opérationnelles normalisées obsolètes
 Ressources humaines/formation
 •	Formation du personnel affecté aux services informatiques en matière de conception, de développement et de tenue à jour de sites Web
 •	Formation des fonctionnaires des douanes en matière de mise en œuvre des procédures opérationnelles normalisées
 •	Formation adaptée des fonctionnaires et du secteur privé
 Technologies de l'information et de la communication
 •	Conception et tenue à jour d'un portail de renseignements commerciaux (TIP)
 Infrastructure
 •	Mise en place du matériel et des programmes logiciels appropriés pour les organismes présents aux frontières
 Consultations/sensibilisation du public
 Consultations avec les parties prenantes au sujet du TIP envisagé
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Fonctionnement
 •	Assistance financière (et soutien technique si nécessaire) requise pour l'établissement initial et le fonctionnement de l'Autorité des recours douaniers pour les 5 premières années
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes en matière de mise en œuvre et d'application de cette disposition 
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>30 juin 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des organismes responsables des quarantaines et de la biosécurité, et des organismes présents aux frontières en matière de mise en œuvre et d'application de cette disposition
 Technologies de l'information et de la communication
 •	Renforcement des capacités technologiques des fonctionnaires des douanes pour la mise en œuvre de cette disposition
 Infrastructure
 •	Modernisation de l'infrastructure et des systèmes existants des douanes et des organismes présents aux frontières pour faciliter le traitement avant arrivée
 •	Modernisation et amélioration de l'infrastructure existante en matière de quarantaine et de biosécurité pour faciliter le traitement avant arrivée 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">Politique/cadre juridique
 •	Examen des systèmes et politiques en place. Détermination de la faisabilité et des ressources requises pour établir et faire fonctionner un système de paiement par voie électronique
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des organismes responsables des quarantaines et de la biosécurité, et des organismes présents aux frontières en matière de paiement électronique
 Technologies de l'information et de la communication
 •	Renforcement des capacités technologiques des organismes présents aux frontières et des organismes publics nécessaires à la mise en œuvre d'un système de paiement par voie électronique
 Infrastructure
 •	Conception et installation des technologies et du matériel appropriés pour la mise en place d'un système de paiement par voie électronique 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Examen/développement du fondement juridique pour renforcer la coordination et la collaboration entre les organismes présents aux frontières en matière d'identification des risques et d'application de la gestion des risques
 Politique
 •	Élaboration d'une politique de gestion des risques, avec des pourcentages cibles pour les cargaisons à faible/haut risque
 •	Élaboration d'un plan de formation pour les fonctionnaires des douanes et des organismes responsables des quarantaines et de la biosécurité, et des organismes présents aux frontières en matière de gestion des risques, l'accent étant mis sur l'application de la gestion des risques
 Procédures
 Examen et élaboration des procédures nécessaires
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et responsables des quarantaines et de la biosécurité en matière de gestion des risques, en utilisant les données concernant les transactions provenant du système SYDONIA
 •	Formation et perfectionnement du personnel des organismes présents aux frontières en matière d'identification des risques et d'établissement de profils de risques
 Technologies de l'information et de la communication
 Renforcement des capacités technologiques des organismes présents aux frontières nécessaires à la mise en œuvre d'une procédure/d'un système adapté de gestion des risques
 Infrastructure
 •	Fourniture de matériels d'inspection non intrusifs
 •	Fourniture des technologies et du matériel appropriés pour aider à la mise en œuvre d'un système de gestion des risques adapté
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Élaboration/examen des dispositions législatives et des politiques pertinentes en matière de contrôle après dédouanement
 Politique
 •	Élaboration d'une politique et d'une procédure d'évaluation de la conformité reliant la connectivité et la gestion des risques
 •	Élaboration d'un plan/module de formation des fonctionnaires et agents des douanes au concept de "respect des dispositions en connaissance de cause" et de formation des groupes ciblés
 •	Élaboration d'une méthode/d'une approche pour la conduite d'une évaluation nationale annuelle de la conformité
 Procédures
 Élaboration et mise à jour de procédés et de procédures incorporant les aspects suivants du contrôle après dédouanement:
 •	Élaboration d'une politique et d'une procédure d'évaluation de la conformité reliant la connectivité et la gestion des risques
 •	Élaboration d'un module de formation des douanes et des agents au concept de "respect des dispositions en connaissance de cause" et de formation des groupes ciblés
 •	Élaboration d'une méthode/d'une approche pour la conduite d'une évaluation annuelle de la conformité à l'échelle nationale pour le Samoa
 •	Réalisation d'évaluations annuelles de la conformité
 •	Formation des agents des douanes pour qu'ils se servent du contrôle après dédouanement comme d'un instrument d'évaluation de la conformité
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes pour qu'ils se servent du contrôle après dédouanement comme d'un instrument d'évaluation de la conformité
 •	Développement des compétences et des connaissances des fonctionnaires des douanes et des agents des organismes présents aux frontières en matière d'analyse des données
 •	Renforcement des capacités et formation des fonctionnaires des douanes responsables du contrôle après dédouanement aux techniques et méthodes de contrôle
 Technologies de l'information et de la communication
 •	Renforcement des capacités technologiques des organismes présents aux frontières nécessaires à la mise en œuvre du contrôle après dédouanement
 Infrastructure
 •	Fourniture des technologies et du matériel appropriés pour aider à la mise en œuvre du contrôle après dédouanement
 </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Élaboration des dispositions législatives et des politiques pertinentes permettant l'établissement d'un programme d'opérateurs agréés
 Politique
 •	Élaboration d'une politique relative aux opérateurs agréés
 Procédures
 •	Élaboration de procédures et définition de critères appropriés pour l'évaluation des opérateurs agréés qui remplissent les critères spécifiés dans le cadre du programme d'opérateurs agréés
 Ressources humaines/formation
 Renforcement des capacités et formation des fonctionnaires des douanes et des responsables des quarantaines à la mise en œuvre du programme d'opérateurs agréés
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique/politique
 •	Élaboration des dispositions législatives et des politiques pertinentes
 Procédures
 •	Révision des procédures opérationnelles normalisées obsolètes
 Ressources humaines/formation
 •	Formation des fonctionnaires des douanes et des agents des organismes présents aux frontières en matière de dédouanement des cargaisons commerciales dans les aéroports
 •	Formation des fonctionnaires des douanes à la mise en œuvre des procédures opérationnelles normalisées
 Infrastructure
 •	Matériel approprié requis, comme des appareils à rayons X, des scanners et des ordinateurs pour les organismes présents aux frontières 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">Politique
 •	Soutien aux douanes pour accélérer la publication et l'activation du nouveau projet de procédures dans le cadre du programme de modernisation
 Technologies de l'information et de la communication
 •	Renforcement des capacités technologiques des fonctionnaires des douanes et des organismes présents aux frontières pour garantir que le système ASYCUDA World soit pleinement mis à profit
 Infrastructure
 •	Modernisation du système douanier et de l'infrastructure douanière actuels pour mettre en œuvre cette disposition 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>31 décembre 2040</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Examen/élaboration des dispositions législatives pertinentes pour faciliter la création d'un guichet unique national complet
 •	Examen de la conformité
 •	Élaboration de mémorandums d'accord avec d'autres organismes pour renforcer la coopération
 Politique
 •	Réalisation d'une étude de faisabilité pour analyser la viabilité d'un système de guichet unique national
 •	Élaboration d'une stratégie pour la mise en œuvre du guichet unique
 Procédures
 •	Élaboration de procédures et de procédés appropriés pour faciliter la mise en œuvre du guichet unique
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des organismes présents aux frontières à la mise en œuvre d'un système de guichet unique
 •	Renforcement des capacités des autres organismes publics et du secteur privé en matière de mise en œuvre d'un système de guichet unique
 Technologies de l'information et de la communication
 •	Examen des politiques nationales en matière de TIC pour faciliter la mise en œuvre d'un guichet unique
@@ -710,389 +677,389 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.2</v>
       </c>
       <c r="B6">
         <v>7.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.5</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.8</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.8</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">