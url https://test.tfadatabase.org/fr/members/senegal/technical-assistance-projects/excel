--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,344 +12,311 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>	Mettre en place des procédures standardisées de collecte, de traitement et de diffusion des informations commerciales
 	Renforcer les capacités humaines de l'administration en matière d'élaboration des procédures
 	Organiser des réunions de coordination inter-agences pour vérifier la validité/la mise en œuvre régulière des informations disponibles
 	Publier des recueils portant sur l'ensemble des décisions ou interprétations qui ont une portée générale pouvant servir de jurisprudence
 	Renforcer les capacités humaines et matérielles de la chambre de commerce</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>	Mettre en place un comité de gestion du contenu du portail d'informations commerciales
 	Organiser des réunions d'information régulières entre les agences et avec le secteur privé pour évaluer la qualité du service rendu et les axes potentiels d'amélioration
 	Organiser des réunions de coordination inter-agences pour vérifier la validité/la mise à jour des information disponibles
 	Mettre à jour de façon continue les sites web affiliés au portail d'information commerciales
 	Acquérir des équipements et des logiciels nécessaires au bon fonctionnement du portail
 	Recruter du personnel d'appui pour la gestion
 	Organiser une formation sur l'utilisation du portail d'informations commerciales à destination des points d'informations
 	Organiser de formations à destination des experts en politiques commerciales, des experts en IT et du secteur privé sur l'usage du portail d'informations commerciales
 	Renforcer les capacités humaines de l'administration en matière d'élaboration des procédures
 	Renforcer les capacités humaines et matérielles de la chambre de commerce</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>	Identifier un ou des point(s) d'information régional (aux) pour répondre aux demandes sur les procédures communes de l'UEMOA et de la CEDEAO
 	Créer un centre sur la facilitation des échanges pour assurer la synergie:
 	Entre les points d'information nationaux et l'Autorité de notification
 	Entre les points d'information nationaux et le(s) point(s) d'information régional(aux)
 	Élaboration de manuels de procédures de fonctionnement des points d'information
 	Définir des indicateurs de mesure de la qualité de services
 	Équiper l'Autorité de notification et les points d'information de moyens matériels
 	Réserver à chaque point d'information un espace dans le portail
 	Renforcer le personnel de l'Autorité de notification et des points d'information
 	Organiser une formation sur les requêtes et flux de réponses</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>	Mettre en place les points information</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>	Créer un comité consultatif étudiant toutes les demandes donnant un avis motivé su directeur général des douanes
 	Mettre en place un système électronique pour la soumission et la publication des décisions anticipées (dans le cadre d'e-customs, ou les opérateurs peuvent postuler pour des décisions anticipées)
 	Organiser une formation sur la gestion et le traitement des requêtes
 	Organiser une formation à destination du secteur privé pour l'utilisation du système électronique
 	Mener une campagne de communication pour informer les bénéficiaires de l'existence de ce nouveau service</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>22 février 2024</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t>	Mettre sur pied un système de gestion des risques sanitaires
 	Mettre en œuvre la procédure administrative de notification de la fin des procédures de contrôles renforcés
 	Mettre en œuvre l'exigence de baser les contrôles renforcés sur les résultats de la gestion des risques
 	Équiper l'Autorité de notification et les points d'information de moyens matériels d'information
 	Renforcer les organismes en matière d'évaluation des risques
 	Bénéficier d'Assistance en matière de gestion des risques, d'un appui pour le projet de mise en place d'une infrastructure qualité en normalisation; évaluation de la conformité et procédure d'essai
 	Développer un guide d'orientation sur la collaboration entre Douanes, les Services Vétérinaires, la Direction de la Protection des Végétaux et la Division de Consommation et de la Sécurité des Consommateurs aux frontières
 	Développer une plateforme informatique d'échanges
 	Réaliser une étude de faisabilité sur la gestion des risques intégrées, qui tient également compte de la possibilité de délégation des parties des contrôles, notamment le contrôle documentaire, vers d'autres services ciblés et approfondis.
 	Sensibiliser les organismes présentes aux frontières aux aspects techniques, légaux et opérationnels de la digitalisation et les former
 	Mettre à niveau les agents et les représentants du secteur privé sur les outils électroniques
 	Recenser le besoin de développement des applications logicielles et/ou système informatique pour les organismes présents aux frontières, y compris aux frontières terrestres pour permettre une mise à niveau de l'utilisation des TIC par ces services
 	Dématérialiser progressivement les procédures en mettant à profit l'infrastructure et les processus électroniques existants du Guichet Unique ORBUS. Ceci passe nécessairement par une révision de leurs processus numériques pour plus les adapter aux besoins des organismes et des processus réels. Permettre la réception des certificats des pays d'exportateurs sous forme électrique en profitant de l'infrastructure du Guichet Unique Orbus qui permet une intégration soit du standard eCert soit de l'application ePHYTO
 	Mettre en place un outil information de gestion des risques intégrée pour les organismes pertinents (Douanes, Services Vétérinaires, Direction de la Protection des Végétaux, Division de la Consommation et de la Sécurité des Consommateurs)
 	Réaliser des audits de procédures et processus à l'importation, particulièrement de l'inspection des produits alimentaires avec l'aide des outils ou recommandation des organisation internationales pertinentes pour une mise à niveau du cadre règlementaire et des procédures
 	Mettre en place un cadre stratégique et opérationnel pour la collaboration entre agences aux frontières
 	Dématérialiser les formalités liées aux procédures de contrôle sanitaire et phytosanitaire et au contrôle d'aliments</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>	Faire une revue et une analyse des textes, lois, règlements et notes de service relatives aux redevances et impositions
 	Prévoir un cadre pour l'examen périodique de ces redevances et impositions en vue de les réduire et diminuer les complexités
 	Créer une base de données pour l'administration des redevances et impositions
 	Assurer une Formation technique aux services en charge de fixer ou d'homologuer les structures des couts pour l'utilisation
 	Faire une étude sur la situation des redevances et impositions et l'élaboration d'une proposition de révision de la tarification des couts pour l'utilisation de la nouvelle approche découlant de l'étude
 	Bénéficier d'une assistance en vue de l'harmonisation des pratiques</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>	Bénéficier d'une assistance en vue de l'harmonisation des pratiques</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t>22 février 2028</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
     <t>	Organiser un atelier de sensibilisation des agents de douanes sur la mise en œuvre de l'article 6.3
 	Recruter un expert pour l'étude sur le nouveau système de motivation des agents verbalisateurs
 	Effectuer des voyages d'études dans 2 ou 3 pays ayant un système de motivation plus neutre</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>	Élaborer un guide interne pour les enquêteurs
 	Élaborer une procédure interne de partage d'information avec les unités opérationnelles mise en vigueur et la gestion des risques pour éviter les doublons et les conflits de compétences
 	Élaborer un plan de formation sur les méthodes de contrôle basées sur la gestion des risques des agents du bureau de contrôle après dédouanement
 	Renforcer les capacités des bureaux de contrôle (spécialisation des agents en matière d'informatique, de comptabilité, de produits spéciaux etc.)
 	Faire une formation en méthode d'audit relevant pour l'audit douanier
 	Faire une Formation des formateurs en méthode d'audit
 	Organiser un Atelier de sensibilisation des autres agents de douane sur les méthodes de contrôle
 	Mener des activités de sensibilisation sur la coopération avec les autres agences
 	Faire une formation spécifique pour les produits spéciaux
 	Organiser des ateliers de renforcement des capacités et élaboration des procédures administratives nécessaires
 	Bénéficier d'une dotation en matériels logistiques (laboratoires, véhicules de liaison, matériels informatiques etc.)
 	Effectuer le recrutement d'experts internationaux pour l'étude des besoins en Technologies de l’Information et de la Communication (TIC) pour le soutien des opérations de contrôle après dédouanement</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>	Élaborer des procédures de l'audit et de la gestion du programme d’Opérateurs Économiques Agrées (OEA) alignées aux bonnes pratiques
 	Former des cadres en audit OEA
 	Effecteur des visites d'études auprès de services techniques des pays appliquant un programme OEA ;
 	Organiser une Campagne d'information sur les avantages et exigences du Programme pour l'ensemble des bénéficiaires potentiels du Programme OEA ;
 	Élaborer un plan de formation sur la tenue des registres et archives en direction des entreprises
 	Élaborer un Programme de formation pour les sociétés privées sur les exigences de tenue des registres et archives
 	Faire des renforcements des capacités
 	Réaliser une étude sur la faisabilité de l'harmonisation des critères de reconnaissance mutuelle avec des partenaires commerciaux les plus important
 	Réaliser une étude des besoins de changement pour l'intégration des normes SAFE dans le PPP (Administration des Douanes et sociétés privées)
 	Organiser des formations à l'étranger pour étudier les bonnes pratiques
 	Faire une étude de satisfaction du PPP auprès des sociétés privées</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>	Créer un comité inter-agences au niveau des postes de frontière
 	Recenser, analyser et approuver les procédures et formalités actuelles
 	Interconnecter les systèmes d'information
 	Former des agents à l'utilisation des nouvelles technologies
 	Organiser des ateliers de vulgarisation des textes et des procédures
 	Organiser un atelier sur la mise en place d'un guichet unique intégré
 	Faire le recrutement d'un expert international
 	Trouver des moyens pour l'acquisition de matériels
 	Chercher les moyens pour l'organisations d'ateliers</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Inspection avant expédition</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>	Renforcer les procédures internes pour l'évaluation en douane
 	Élaborer des procédures standardisées pour les étapes de la déclaration, la demande de justification et l'appel
 	Intégrer les postes de douanes dans le Système de Traitement et d'Analyse des risques des Marchandises par voie Électronique (T.A.M.E )
 	Développer une base de données de valeurs dynamiques
 	Améliorer la gestion du contentieux et le contrôle des devises par le Fichier National d’Information et de Documentation (F.N.I.D).
 	Renforcer les capacités institutionnelles de l'Administration des Douanes
 	Renforcer les capacités de contrôle des agents des Douanes (après la fin du contrat d'Inspection Avant Expédition (IAE).
 	Élaborer un plan de formation avec un programme et le matériel en matière de méthode et de technique d'évaluation établies
 	Trouver les fonds pour les formations
 	Achat de nouveaux scanners</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -731,429 +698,429 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
         <v>39</v>
       </c>
-      <c r="F8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.5</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>67</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>71</v>
+      <c r="B14">
+        <v>10.5</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>