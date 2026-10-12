--- v3 (2026-08-31)
+++ v4 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -221,51 +221,51 @@
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Recherche de fonds pour l'acquisition d'équipements (comme un incinérateur) et de consommables à des fins d'essais.
 2. 	Soutien pour les formalités d'accréditation afin de contribuer à améliorer les capacités et les normes des laboratoires pour réaliser des essais sur des marchandises avant leur refus.
 3. 	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel.
 4. 	Soutien pour l'élaboration de lignes directrices nationales et de procédures opérationnelles normalisées concernant la réexportation et/ou la destruction des marchandises refusées.
 5. 	Élaboration de protocoles appropriés régissant la manipulation et le transport adéquats des marchandises refusées/confisquées.
 , .	Recherche de fonds pour l'acquisition d'équipements (comme un incinérateur) et de consommables à des fins d'essais.
 2. 	Soutien pour les formalités d'accréditation afin de contribuer à améliorer les capacités et les normes des laboratoires pour réaliser des essais sur des marchandises avant leur refus.
 3. 	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel.
 4. 	Soutien pour l'élaboration de lignes directrices nationales et de procédures opérationnelles normalisées concernant la réexportation et/ou la destruction des marchandises refusées.
 5. 	Élaboration de protocoles appropriés régissant la manipulation et le transport adéquats des marchandises refusées/confisquées.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -559,51 +559,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -863,59 +863,50 @@
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
       <c r="I9" t="s">
         <v>47</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>