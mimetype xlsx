--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,240 +12,249 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>1 janvier 2021</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>FAO, Union européenne</t>
+    <t>Union européenne, FAO</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financement pour le développement d'infrastructures, les formalités d'accréditation, l'acquisition de matériel d'essai, de métrologie et de laboratoire, et de consommables.
 2.	Soutien pour renforcer les capacités pour les essais, les inspections et la métrologie, le matériel et la formation dans le domaine de la métrologie. Examiner le cadre juridique et les procédures (procédures opérationnelles normalisées) pour l'analyse de différents paramètres.
 3.	Soutien technique pour aider à développer et renforcer les capacités des fonctionnaires des douanes et du personnel d'autres organismes compétents.
 4.	Assistance technique et renforcement des capacités pour faciliter la notification de contrôles ou d'inspections renforcés. 
+, .	Financement pour le développement d'infrastructures, les formalités d'accréditation, l'acquisition de matériel d'essai, de métrologie et de laboratoire, et de consommables.
+2.	Soutien pour renforcer les capacités pour les essais, les inspections et la métrologie, le matériel et la formation dans le domaine de la métrologie. Examiner le cadre juridique et les procédures (procédures opérationnelles normalisées) pour l'analyse de différents paramètres.
+3.	Soutien technique pour aider à développer et renforcer les capacités des fonctionnaires des douanes et du personnel d'autres organismes compétents.
+4.	Assistance technique et renforcement des capacités pour faciliter la notification de contrôles ou d'inspections renforcés. 
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>1 janvier 2020</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
-    <t>SADC TRF, Union européenne</t>
+    <t>Union européenne, SADC TRF</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Demande de soutien technique pour l'élaboration de lois et de procédures opérationnelles normalisées pertinentes.
 2.	Demande de financement pour:
 i.	le développement d'infrastructures et l'acquisition de matériel et de consommables de laboratoire;
 ii.	l'évaluation de tous les documents concernant le système de gestion des quantités et le soutien à l'élaboration de tout document manquant, conformément à la norme ISO/CEI 17025:2005 pour les laboratoires d'essai;
 iii.	le processus d'accréditation, les essais, les inspections, la métrologie et la normalisation; et
 iv.	un expert juridique pour établir le contrat avec le SADCAS pour l'évaluation continue pendant 5 ans.
 3.	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel afin d'améliorer les capacités d'essai et l'élaboration de protocoles de laboratoire.
 4. 	Élaboration de protocoles pour faciliter l'accès à de nouveaux marchés et la fourniture de nouveaux produits. 
+, .	Demande de soutien technique pour l'élaboration de lois et de procédures opérationnelles normalisées pertinentes.
+2.	Demande de financement pour:
+i.	le développement d'infrastructures et l'acquisition de matériel et de consommables de laboratoire;
+ii.	l'évaluation de tous les documents concernant le système de gestion des quantités et le soutien à l'élaboration de tout document manquant, conformément à la norme ISO/CEI 17025:2005 pour les laboratoires d'essai;
+iii.	le processus d'accréditation, les essais, les inspections, la métrologie et la normalisation; et
+iv.	un expert juridique pour établir le contrat avec le SADCAS pour l'évaluation continue pendant 5 ans.
+3.	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel afin d'améliorer les capacités d'essai et l'élaboration de protocoles de laboratoire.
+4. 	Élaboration de protocoles pour faciliter l'accès à de nouveaux marchés et la fourniture de nouveaux produits. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>1 janvier 2018</t>
   </si>
   <si>
     <t>SADC, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Financement pour l'acquisition du Système de ciblage du fret (CTS) de l'OMD qui peut être intégré à ASYCUDA World.
 2.	Soutien technique de la CNUCED et de l'OMD pour collaborer à l'intégration du système une fois que le financement est garanti.
 3. 	Renforcement des capacités afin de former du personnel pour maintenir le système une fois qu'il a été mis au point.
+, . 	Financement pour l'acquisition du Système de ciblage du fret (CTS) de l'OMD qui peut être intégré à ASYCUDA World.
+2.	Soutien technique de la CNUCED et de l'OMD pour collaborer à l'intégration du système une fois que le financement est garanti.
+3. 	Renforcement des capacités afin de former du personnel pour maintenir le système une fois qu'il a été mis au point.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>1 janvier 2019</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
-    <t>IMF, Union européenne</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">1.	Financement pour améliorer la fonctionnalité présentation de rapports d'ASYCUDA World pour faciliter le contrôle après dédouanement. </t>
+    <t>Union européenne, IMF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.	Financement pour améliorer la fonctionnalité présentation de rapports d'ASYCUDA World pour faciliter le contrôle après dédouanement. , .	Financement pour améliorer la fonctionnalité présentation de rapports d'ASYCUDA World pour faciliter le contrôle après dédouanement. </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
-    <t xml:space="preserve">1. 	Assistance technique et renforcement des capacités pour mettre au point les techniques nécessaires permettant aux responsables de mener une étude sur le temps nécessaire pour la mainlevée. </t>
+    <t xml:space="preserve">1. 	Assistance technique et renforcement des capacités pour mettre au point les techniques nécessaires permettant aux responsables de mener une étude sur le temps nécessaire pour la mainlevée. , . 	Assistance technique et renforcement des capacités pour mettre au point les techniques nécessaires permettant aux responsables de mener une étude sur le temps nécessaire pour la mainlevée. </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>COMESA, IMF</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance technique pour élaborer des lois afin de donner aux douanes le mandat approprié pour offrir aux négociants admissibles une facilitation des échanges additionnelle.
 2.	Mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi.
 3.	Soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économiques agréés.
 4.	Formation des fonctionnaires des douanes et des acteurs concernés afin de faciliter l'établissement et la bonne mise en œuvre pour les opérateurs économiques agréés. 
+, .	Assistance technique pour élaborer des lois afin de donner aux douanes le mandat approprié pour offrir aux négociants admissibles une facilitation des échanges additionnelle.
+2.	Mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi.
+3.	Soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économiques agréés.
+4.	Formation des fonctionnaires des douanes et des acteurs concernés afin de faciliter l'établissement et la bonne mise en œuvre pour les opérateurs économiques agréés. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Élaboration des lois, du cadre politique, de la stratégie et du mandat.
 2.	Réalisation d'une étude de faisabilité pour le guichet unique basé sur ASYCUDA World.
 3.	Conception, mise en œuvre et fonctionnement du guichet unique.
 4.	Formation de toutes les parties prenantes.
 5.	Financement pour acquérir l'équipement et les logiciels pertinents.
 6.	Mise en place de l'infrastructure informatique intégrée qui sera connectée au système existant/ou activera le MODULE DE GUICHET UNIQUE SYDONIA.
+, .	Élaboration des lois, du cadre politique, de la stratégie et du mandat.
+2.	Réalisation d'une étude de faisabilité pour le guichet unique basé sur ASYCUDA World.
+3.	Conception, mise en œuvre et fonctionnement du guichet unique.
+4.	Formation de toutes les parties prenantes.
+5.	Financement pour acquérir l'équipement et les logiciels pertinents.
+6.	Mise en place de l'infrastructure informatique intégrée qui sera connectée au système existant/ou activera le MODULE DE GUICHET UNIQUE SYDONIA.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Recherche de fonds pour l'acquisition d'équipements (comme un incinérateur) et de consommables à des fins d'essais.
+2. 	Soutien pour les formalités d'accréditation afin de contribuer à améliorer les capacités et les normes des laboratoires pour réaliser des essais sur des marchandises avant leur refus.
+3. 	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel.
+4. 	Soutien pour l'élaboration de lignes directrices nationales et de procédures opérationnelles normalisées concernant la réexportation et/ou la destruction des marchandises refusées.
+5. 	Élaboration de protocoles appropriés régissant la manipulation et le transport adéquats des marchandises refusées/confisquées.
+, .	Recherche de fonds pour l'acquisition d'équipements (comme un incinérateur) et de consommables à des fins d'essais.
 2. 	Soutien pour les formalités d'accréditation afin de contribuer à améliorer les capacités et les normes des laboratoires pour réaliser des essais sur des marchandises avant leur refus.
 3. 	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel.
 4. 	Soutien pour l'élaboration de lignes directrices nationales et de procédures opérationnelles normalisées concernant la réexportation et/ou la destruction des marchandises refusées.
 5. 	Élaboration de protocoles appropriés régissant la manipulation et le transport adéquats des marchandises refusées/confisquées.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -598,297 +607,297 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.5</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>37</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>42</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>46</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>52</v>
+      <c r="B9">
+        <v>10.8</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>