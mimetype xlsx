--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -85,51 +85,51 @@
   </si>
   <si>
     <t xml:space="preserve">1.	Financement pour le développement d'infrastructures, les formalités d'accréditation, l'acquisition de matériel d'essai, de métrologie et de laboratoire, et de consommables.
 2.	Soutien pour renforcer les capacités pour les essais, les inspections et la métrologie, le matériel et la formation dans le domaine de la métrologie. Examiner le cadre juridique et les procédures (procédures opérationnelles normalisées) pour l'analyse de différents paramètres.
 3.	Soutien technique pour aider à développer et renforcer les capacités des fonctionnaires des douanes et du personnel d'autres organismes compétents.
 4.	Assistance technique et renforcement des capacités pour faciliter la notification de contrôles ou d'inspections renforcés. 
 , .	Financement pour le développement d'infrastructures, les formalités d'accréditation, l'acquisition de matériel d'essai, de métrologie et de laboratoire, et de consommables.
 2.	Soutien pour renforcer les capacités pour les essais, les inspections et la métrologie, le matériel et la formation dans le domaine de la métrologie. Examiner le cadre juridique et les procédures (procédures opérationnelles normalisées) pour l'analyse de différents paramètres.
 3.	Soutien technique pour aider à développer et renforcer les capacités des fonctionnaires des douanes et du personnel d'autres organismes compétents.
 4.	Assistance technique et renforcement des capacités pour faciliter la notification de contrôles ou d'inspections renforcés. 
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>1 janvier 2020</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
-    <t>Union européenne, SADC TRF</t>
+    <t>Union européenne, TRF de la SADC</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Demande de soutien technique pour l'élaboration de lois et de procédures opérationnelles normalisées pertinentes.
 2.	Demande de financement pour:
 i.	le développement d'infrastructures et l'acquisition de matériel et de consommables de laboratoire;
 ii.	l'évaluation de tous les documents concernant le système de gestion des quantités et le soutien à l'élaboration de tout document manquant, conformément à la norme ISO/CEI 17025:2005 pour les laboratoires d'essai;
 iii.	le processus d'accréditation, les essais, les inspections, la métrologie et la normalisation; et
 iv.	un expert juridique pour établir le contrat avec le SADCAS pour l'évaluation continue pendant 5 ans.
 3.	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel afin d'améliorer les capacités d'essai et l'élaboration de protocoles de laboratoire.
 4. 	Élaboration de protocoles pour faciliter l'accès à de nouveaux marchés et la fourniture de nouveaux produits. 
 , .	Demande de soutien technique pour l'élaboration de lois et de procédures opérationnelles normalisées pertinentes.
 2.	Demande de financement pour:
 i.	le développement d'infrastructures et l'acquisition de matériel et de consommables de laboratoire;
 ii.	l'évaluation de tous les documents concernant le système de gestion des quantités et le soutien à l'élaboration de tout document manquant, conformément à la norme ISO/CEI 17025:2005 pour les laboratoires d'essai;
 iii.	le processus d'accréditation, les essais, les inspections, la métrologie et la normalisation; et
 iv.	un expert juridique pour établir le contrat avec le SADCAS pour l'évaluation continue pendant 5 ans.
 3.	Assistance technique et renforcement des capacités pour faciliter le perfectionnement du personnel afin d'améliorer les capacités d'essai et l'élaboration de protocoles de laboratoire.
 4. 	Élaboration de protocoles pour faciliter l'accès à de nouveaux marchés et la fourniture de nouveaux produits. 
 </t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>1 janvier 2018</t>
@@ -137,75 +137,75 @@
   <si>
     <t>SADC, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Financement pour l'acquisition du Système de ciblage du fret (CTS) de l'OMD qui peut être intégré à ASYCUDA World.
 2.	Soutien technique de la CNUCED et de l'OMD pour collaborer à l'intégration du système une fois que le financement est garanti.
 3. 	Renforcement des capacités afin de former du personnel pour maintenir le système une fois qu'il a été mis au point.
 , . 	Financement pour l'acquisition du Système de ciblage du fret (CTS) de l'OMD qui peut être intégré à ASYCUDA World.
 2.	Soutien technique de la CNUCED et de l'OMD pour collaborer à l'intégration du système une fois que le financement est garanti.
 3. 	Renforcement des capacités afin de former du personnel pour maintenir le système une fois qu'il a été mis au point.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>1 janvier 2019</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
-    <t>Union européenne, IMF</t>
+    <t>Union européenne, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financement pour améliorer la fonctionnalité présentation de rapports d'ASYCUDA World pour faciliter le contrôle après dédouanement. , .	Financement pour améliorer la fonctionnalité présentation de rapports d'ASYCUDA World pour faciliter le contrôle après dédouanement. </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Assistance technique et renforcement des capacités pour mettre au point les techniques nécessaires permettant aux responsables de mener une étude sur le temps nécessaire pour la mainlevée. , . 	Assistance technique et renforcement des capacités pour mettre au point les techniques nécessaires permettant aux responsables de mener une étude sur le temps nécessaire pour la mainlevée. </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>COMESA, IMF</t>
+    <t>COMESA, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance technique pour élaborer des lois afin de donner aux douanes le mandat approprié pour offrir aux négociants admissibles une facilitation des échanges additionnelle.
 2.	Mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi.
 3.	Soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économiques agréés.
 4.	Formation des fonctionnaires des douanes et des acteurs concernés afin de faciliter l'établissement et la bonne mise en œuvre pour les opérateurs économiques agréés. 
 , .	Assistance technique pour élaborer des lois afin de donner aux douanes le mandat approprié pour offrir aux négociants admissibles une facilitation des échanges additionnelle.
 2.	Mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi.
 3.	Soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économiques agréés.
 4.	Formation des fonctionnaires des douanes et des acteurs concernés afin de faciliter l'établissement et la bonne mise en œuvre pour les opérateurs économiques agréés. 
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Élaboration des lois, du cadre politique, de la stratégie et du mandat.
 2.	Réalisation d'une étude de faisabilité pour le guichet unique basé sur ASYCUDA World.
 3.	Conception, mise en œuvre et fonctionnement du guichet unique.