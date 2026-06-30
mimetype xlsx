--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,320 +12,284 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>31 décembre 2040</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures institutionnelles:
 En vue de mettre en œuvre des décisions anticipées, si un organe approprié doit être constitué. Décisions anticipées contenues dans la législation, mais qui requièrent un appui pour la mise en œuvre des mesures nécessaires.
 •	Ressources humaines et formation:
 En vue de permettre au personnel local des douanes de fournir les renseignements nécessaires et de recevoir une formation sur des questions complexes relatives au SH et à l'évaluation en douane.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures institutionnelles:
 En vue de mettre en place un processus pour les procédures de recours ou de réexamen. Le BSI dispose d'une unité chargée des procédures réexamen, mais un appui plus important est indispensable pour en améliorer le fonctionnement.
 •	Ressources humaines et formation:
 Pour gérer la commission d'appel.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>•	La Biosécurité doit élaborer un manuel de gestion des risques applicable à tous les produits, en vue de l'intégrer éventuellement à la version mise à jour de SYDONIA World. Nous examinons notre évaluation des besoins concernant cette mesure, par ailleurs le rapport du Groupe de la Banque mondiale indiquait alors que la Biosécurité devait se doter d'une loi sur la pureté des produits alimentaires et qu'elle devait également élaborer son manuel de gestion des risques pour pouvoir se conformer à cette mesure. Pendant l'évaluation, nous utilisions encore le système PC Trade.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>Rétention</t>
   </si>
   <si>
     <t>22 février 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien en matière d'infrastructure:
 Obligation de construire un local de rétention dans le cadre des installations d'essai plus importantes requise en vertu de l'article. 5:3.
 •	Diagnostic et évaluation des besoins:
 Déterminer quelles sont les infrastructures nécessaires pour les installations d'essai et de rétention en vue d'assurer la conformité.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>FAO, CIR</t>
   </si>
   <si>
     <t xml:space="preserve">•	Infrastructure et équipement:
 Soutien à la construction d'une installation d'essai permettant d'effectuer des inspections aux postes frontières.
 •	Procédures institutionnelles:
 Une fois l'infrastructure fournie, obligation de mettre en place et de gérer l'installation d'essai.
 •	Ressources humaines et formation:
 Du personnel travaillant au Laboratoire national de santé publique et dans d'autres laboratoires pour effectuer des essais sur les produits alimentaires importés et exportés en vue de déterminer la teneur en éléments nutritifs et la présence d'autres facteurs de risque.
 Perfectionnement des compétences des agents de protection de l'environnement en matière d'inspection et de détection des produits alimentaires présentant un niveau de risque élevé.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2036</t>
   </si>
   <si>
-    <t>CNUCED, Australie</t>
+    <t>Australie, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">•	TIC:
 Pour mettre en place des équipements permettant la présentation électronique avant arrivée et améliorer les délais de dédouanement des autorités douanières et d'autres administrations.
 •	Ressources humaines et formation:
 Pour gérer la soumission et le traitement de la documentation en format électronique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique requise.
 •	Les douanes le font au cas par cas.
 •	Risque potentiel élevé d'évasion fiscale avec cette procédure.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>Australie</t>
   </si>
   <si>
     <t xml:space="preserve">•	TIC/Cadre législatif et réglementaire:
 En vue d'améliorer le système de contrôle actuel pour gérer efficacement les risques, minimiser les coûts de fret et recenser les contrôles de gestion à maintenir, s'agissant des importations faisant l'objet de procédures douanières.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Cadre réglementaire:
 Pour permettre le suivi et la mesure des résultats.
 •	Ressources humaines et formation:
 Soutien à la publication des délais de mainlevée et autres informations nécessaires en vue de se conformer au présent article.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>22 février 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Cadre législatif et réglementaire:
 Soutien à la modification de la réglementation pertinente pour permettre la mise en conformité et la mise en place de fonctions pour le traitement spécial des opérateurs agréés.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>Non</t>
-[...5 lines deleted...]
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Assistance technique pour développer la reconfiguration des processus administratifs</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Ressources humaines et formation:
 Pour former les fonctionnaires concernés à l'utilisation des normes internationales et étudier leurs incidences sur les négociants.
 •	Diagnostic et évaluation des besoins:
 Pour identifier les infrastructures appropriées requises en vue de garantir le respect continu des normes internationales. Soutien à la compréhension des règles d'accès aux marchés des pays importateurs dans une perspective de protection de l'environnement.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2050</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités:
 Requise en vue de comprendre, de mettre en œuvre et de gérer les opérations des guichets uniques en ce qui concerne le personnel local.
 •	Diagnostic et évaluation des besoins:
 Pour l'étude de faisabilité, déterminer ensuite si l'assistance technique et le renforcement des capacités sont nécessaires à la mise en œuvre et à la gestion du guichet unique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique
 •	Sensibilisation – à la question de la conformité
 •	Sensibilisation – à la gestion de la conformité
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -641,564 +605,538 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
-      </c>
-[...13 lines deleted...]
-        <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.2</v>
       </c>
       <c r="B5">
         <v>5.2</v>
       </c>
       <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>7.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.3</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
-        <v>8.1</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
         <v>12</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="J12" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>12</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
+      <c r="I13" t="s">
+        <v>54</v>
+      </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
+        <v>10.3</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
+      <c r="H14" t="s">
+        <v>28</v>
+      </c>
       <c r="I14" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>10.3</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>10.4</v>
+      </c>
+      <c r="B15">
+        <v>10.4</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>10.4</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
-      <c r="H16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
-[...28 lines deleted...]
-        <v>78</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">