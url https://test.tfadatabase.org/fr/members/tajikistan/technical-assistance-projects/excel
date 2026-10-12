--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -117,51 +117,51 @@
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités concernant le paiement par voie électronique, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH, assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités concernant les systèmes d'opérateurs agréés, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités pour la mise en place d'un guichet unique, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.
 •	Assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -455,51 +455,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -735,59 +735,50 @@
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="I9" t="s">
         <v>31</v>
       </c>
       <c r="J9" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>