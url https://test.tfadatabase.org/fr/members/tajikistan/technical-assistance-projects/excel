--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,160 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 décembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités pour l'établissement de points d'information, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.
 •	Assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités pour garantir la possibilité de présenter des observations et la disponibilité des renseignements avant l'entrée en vigueur, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités pour assurer la tenue de consultations, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités pour la mise en œuvre des décisions anticipées, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>22 décembre 2021</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités pour les contrôles ou inspections renforcés, y compris la conception et l'élaboration des modifications législatives et des réglementations législatives nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités concernant le paiement par voie électronique, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH, assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités concernant les systèmes d'opérateurs agréés, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités pour la mise en place d'un guichet unique, y compris la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc., et formation destinée aux RH.
 •	Assistance liée au matériel informatique et aux logiciels pour alignement sur les meilleures pratiques internationales.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -524,276 +503,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2.2</v>
       </c>
       <c r="B4">
         <v>2.2</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>23</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>26</v>
+      <c r="B6">
+        <v>5.1</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>32</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>35</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">