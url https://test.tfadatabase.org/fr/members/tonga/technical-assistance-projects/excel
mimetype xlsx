--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,280 +12,247 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
     <t>Australie, Nouvelle-Zélande</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien en vue de regrouper tous les renseignements sur un portail voué au commerce afin de se conformer aux paragraphes 2.1 et 2.3 de l'article 1. </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien en vue d'instituer un mécanisme de consultation et de disposer d'une base
 juridique, par exemple une législation.  </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">Les douanes ont besoin que le cadre juridique soit mis en place et attendent une aide en
 matière de renforcement des capacités. </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Les douanes ont délibéré et ont validé la catégorie C car aucune procédure n'est prévue
 pour cette exigence. </t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 février 2018</t>
   </si>
   <si>
-    <t>Non</t>
-[...8 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
+    <t>Australie, Nouvelle-Zélande, OMD</t>
+  </si>
+  <si>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t>Une assistance technique sera requise pour la mise en place des processus et procédures intégrant les éléments ci-après pour tous les aspects de la gestion des risques:
 o Élaborer des règles et une procédure de dédouanement incluant un cadre basé sur les risques et le contrôle après dédouanement, en s'inspirant de la Convention de Kyoto révisée.
 o Définir un mandat pour le Comité de gestion des risques.
 o Arrêter une description de poste pour le personnel chargé de la gestion des risques, et mettre en place un service de la gestion des risques.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données relatives aux transactions couvertes par la
 Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS), et à la définition de critères pour les marchandises à haut risque.
 o Élaborer des profils de risques en exploitant les données relatives aux transactions au titre de la CMS.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'application d'une approche fondée sur les risques pour le dédouanement.
 Une assistance technique sera requise pour l'élaboration des processus et procédures intégrant les éléments suivants dans tous les aspects du contrôle après
 dédouanement:
 o Arrêter une description de poste pour le personnel chargé du contrôle après dédouanement et renforcer le service chargé du contrôle après dédouanement.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données disponibles sur les transactions au titre de la CMS
 et à la sélection des importations/entreprises en vue de contrôles sur pièces et de contrôles sur le terrain.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine au contrôle après dédouanement.
 o Élaborer et mettre en application un programme de sensibilisation à l'intention des acteurs du commerce à propos du rôle du contrôle après dédouanement et des
 exigences réglementaires qui s'y rattachent.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
-    <t>OMD, WB</t>
+    <t>OMD, Banque mondiale</t>
   </si>
   <si>
     <t>Assistance technique à dispenser aux douanes afin de la mise en place des capacités requises pour entreprendre des études sur le temps nécessaire à la mainlevée.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">Une assistance technique sera requise pour la mise en place des processus et procédures intégrant les éléments ci-après pour tous les aspects de la gestion des risques:
 o Élaborer des règles et une procédure de dédouanement incluant un cadre basé sur les risques et le contrôle après dédouanement, en s'inspirant de la Convention
 de Kyoto révisée.
 o Définir un mandat pour le Comité de gestion des risques.
 o Arrêter une description de poste pour le personnel chargé de la gestion des risques, et mettre en place un service de la gestion des risques.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données relatives aux transactions couvertes par la
 Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS), et à la définition de critères pour les marchandises à haut risque.
 o Élaborer des profils de risques en exploitant les données relatives aux transactions au titre de la CMS.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'application d'une approche fondée sur les risques pour le dédouanement.
 Une assistance technique sera requise pour l'élaboration des processus et procédures intégrant les éléments suivants dans tous les aspects du contrôle après
 dédouanement:
 o Arrêter une description de poste pour le personnel chargé du contrôle après dédouanement et renforcer le service chargé du contrôle après dédouanement.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données disponibles sur les transactions au titre de la CMS
 et à la sélection des importations/entreprises en vue de contrôles sur pièces et de contrôles sur le terrain.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine au contrôle après dédouanement.
 o Élaborer et mettre en application un programme de sensibilisation à l'intention des acteurs du commerce à propos du rôle du contrôle après dédouanement et des
 exigences réglementaires qui s'y rattachent.
 </t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>Soutien à la mise en place d'un cadre réglementaire et législatif.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien à l'élaboration de règles ou de procédures sur l'examen des normes
 internationales applicables et pour permettre aux Tonga d'appliquer la recommandation de
 l'OMD les invitant à se mettre en conformité avec la Convention de Kyoto révisée.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien en vue d'une étude de faisabilité sur la viabilité d'un dispositif de guichet unique et, en fonction des conclusions, soutien à sa mise en place – sous réserve de viabilité.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -643,445 +610,445 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>52</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>34</v>
       </c>
-      <c r="E10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="J13" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>63</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">