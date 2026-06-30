--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,434 +12,350 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Révision des lois en vigueur ou rédaction de nouvelles lois pour y incorporer les dispositions de l'article 1:1
 •	Ressources humaines – Formation du personnel à la mise en œuvre des dispositions de l'article 1:1
 •	TIC – Réalisation d'une analyse des écarts
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Technologies de l’information et de la communication (TIC)</t>
-[...2 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">•	TIC - Création de contenus pour un Portail d'information commerciale
 •	Ressources humaines et formation – Formation du personnel
 •	Matériel – Matériel de modernisation des infrastructures
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>CDB</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Révision des lois en vigueur ou rédaction de nouvelles lois pour y incorporer les dispositions de l'article 1:1
 •	Procédures – Élaboration de procédures pour répondre aux demandes
 •	Ressources humaines et formation – Formation du personnel à la gestion d'un point d'information relatif à l'Accord
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>•	Ressources humaines et formation - Organisation de stages de sensibilisation sur les procédures de notification et sur les renseignements à notifier</t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques – Élaboration de politiques afin de permettre aux négociants et aux autres parties intéressées de formuler des observations sur les lois nouvelles ou modifiées
 •	Cadre juridique – Modifications législatives et institutionnelles (conseil juridique)
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Élaboration ou modification de toutes les lois applicables aux demandes de décisions anticipées
 •	Ressources humaines/formation – Formation du personnel chargé des demandes de décisions anticipées (par exemple les règles d'origine et de classement)
 •	Procédures – Élaboration de procédures conformément aux prescriptions énoncées dans cet article
 </t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t xml:space="preserve">•	Ressources humaines/formation - Formation du personnel
 •	Politiques/cadre juridique – Élaboration de lois
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>•	Politiques/cadre juridique – Révision des lois en vigueur fixant les procédures d'inspection ou de contrôle renforcé des produits alimentaires, boissons ou aliments pour animaux</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">•	Infrastructure/matériel – Financement de l'accréditation des laboratoires locaux
 •	Ressources humaines/formation – Formation du personnel
 •	Politiques/cadre juridique - Élaboration de lois et de politiques pour garantir la conformité aux dispositions de cet article
 •	Procédures – Élaboration de procédures conformément aux prescriptions énoncées dans cet article
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t xml:space="preserve">•	Aspects techniques – Recrutement et rémunération d'un consultant afin qu'il mène une étude sur le temps nécessaire à la mainlevée pour la Trinité-et-Tobago;
 •	Procédures – Élaboration et publication d'une liste unique regroupant toutes les redevances et impositions liées aux importations et aux exportations.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Élaboration ou modification de toutes les lois applicables à cet article
 •	Procédures – Élaboration et publication des procédures
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Élaboration ou modification de toutes les lois afin de mettre en place le paiement par voie électronique
 •	Matériel – Financement de la modernisation des infrastructures nécessaires
 •	Ressources humaines/formation – Formation du personnel
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>•	Politiques/cadre juridique – Élaboration de mesures sur le versement de garanties au titre de pénalités pécuniaires ou d'amendes</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Modifications de la Loi sur les douanes
 •	Ressources humaines/formation – Formation du personnel aux techniques de gestion des risques; formation continue à la gestion des risques
 •	TIC – Achat d'un logiciel d'exploitation de gestion des risques destiné au contrôle douanier; conception et mise en œuvre d'un système de gestion des risques
 •	Procédures – Élaboration pour les importateurs de registres des risques et d'autres procédures
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Modifications de la Loi sur les douanes
 •	Aspects législatifs et institutionnels
 •	Ressources humaines/formation – Formation du personnel et élaboration de programmes de travail continu
 •	Mise en œuvre d'un logiciel de vérification
 •	Procédures – Élaboration d'un plan stratégique dans le domaine du contrôle après dédouanement et de la gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Modifications de la Loi sur les douanes
 •	Assistance technique nécessaire pour mener une étude sur le temps nécessaire à la mainlevée pour la Trinité-et-Tobago
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures – Élaboration d'un programme d'opérateur agréé
 •	Politiques/cadre juridique – Assistance pour l'élaboration des politiques et pour la rédaction de la réglementation
 •	Ressources humaines/formation –Renforcement des capacités de tous les organismes présents aux frontières, nécessaire pour assurer la pleine conformité à cette mesure
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Ressources humaines/formation – Formation du personnel
 •	Politiques/cadre juridique – Modifications de la Loi sur les douanes
 •	Procédures – Élaboration de procédures relatives au fonctionnement du programme et conseils concernant les critères à utiliser pour identifier les entreprises qui remplissent les conditions
 </t>
   </si>
   <si>
     <t>Mouvement des marchandises</t>
   </si>
   <si>
     <t>•	Politiques/cadre juridique – Modifications de la Loi sur les douanes (conseil juridique), y compris réglementation et politiques</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures – Évaluation des capacités en matière d'essai, de certification, d'inspection et d'accréditation des organismes de réglementation de la sécurité sanitaire des produits alimentaires et fourniture d'une aide pour moderniser les installations et assurer le respect des normes pertinentes
 •	Ressources humaines/formation – Élaboration et mise en œuvre d'un programme de formation et de certification pour aider les exportateurs à respecter les normes pertinentes; séance de sensibilisation à l'importance d'utiliser les normes internationales
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Aspects techniques – Élaboration d'un plan pour la sécurité de l'information, d'un système de continuité d'exploitation; mise au point d'une stratégie de gestion du changement; développement d'un programme de renforcement des capacités et d'une stratégie de gestion des connaissances, ainsi que d'une architecture orientée services
 •	Politiques/cadre juridique – Assistance technique pour moderniser le cadre législatif et institutionnel et la gouvernance institutionnelle du guichet électronique unique
 •	Procédures – Reconfiguration des processus commerciaux
 •	Ressources humaines/formation – Formation du personnel; Organisation d'une campagne de sensibilisation du public
 •	TIC – Mise au point d'un système d'information sur les données commerciales, d'un module logistique multimodal intégré, d'un plan pour la sécurité de l'information, d'un système de continuité d'exploitation et d'une architecture orientée services
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.10</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
-    <t>•	Politiques – Élaboration d'une politique pour le renforcement du contrôle douanier</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">•	Politiques/cadre juridique – Élaboration d'une politique pour le renforcement du contrôle douanier et le traitement des demandes de renseignements
+    <t>•	Politiques – Élaboration d'une politique pour le renforcement du contrôle douanier, •	Policy - Development of a Policy for the Enhancement of Customs Control and for information requests., •	Legal/Policy - Revision of Customs Act and Data Protection Act to ensure TFA provisions are covered; development of a Policy for the Enhancement of Customs Control and for information requests.</t>
+  </si>
+  <si>
+    <t>12.8, 12.9, 12.11</t>
+  </si>
+  <si>
+    <t>•	Politiques/cadre juridique – Élaboration d'une politique pour le renforcement du contrôle douanier et le traitement des demandes de renseignements
 •	Ressources humaines/formation – Dotation des postes vacants
 •	Procédures – Révision de la gestion des processus commerciaux
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">•	Legal/Policy - development of a Policy for the Enhancement of Customs Control and for information requests;
+, •	Legal/Policy - development of a Policy for the Enhancement of Customs Control and for information requests;
 •	Human Resource/Training - Train personnel;
 •	Procedural - Revision of Business Process Management.
-</t>
-[...8 lines deleted...]
-    <t>•	Policy - Development of a Policy for the Enhancement of Customs Control and for verification procedures.</t>
+, •	Policy - Development of a Policy for the Enhancement of Customs Control and for verification procedures.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -743,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J33"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -803,959 +719,698 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...11 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>1.4</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" t="s">
         <v>27</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>4</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>46</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>54</v>
+      <c r="B12">
+        <v>7.1</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.2</v>
       </c>
       <c r="B13">
         <v>7.2</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.3</v>
       </c>
-      <c r="B14" t="s">
-        <v>62</v>
+      <c r="B14">
+        <v>7.3</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="J14" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.4</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.4</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.5</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.5</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.6</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>7.6</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.7</v>
       </c>
-      <c r="B18" t="s">
-        <v>77</v>
+      <c r="B18">
+        <v>7.7</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.8</v>
       </c>
-      <c r="B19" t="s">
-        <v>80</v>
+      <c r="B19">
+        <v>7.8</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="J19" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>9</v>
       </c>
       <c r="B20">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="J20" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.3</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="J21" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.4</v>
       </c>
-      <c r="B22" t="s">
-        <v>89</v>
+      <c r="B22">
+        <v>10.4</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="J22" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>12</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="J24" t="s">
-        <v>45</v>
-[...260 lines deleted...]
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">