--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -86,51 +86,51 @@
 •	TIC – Réalisation d'une analyse des écarts
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">•	TIC - Création de contenus pour un Portail d'information commerciale
 •	Ressources humaines et formation – Formation du personnel
 •	Matériel – Matériel de modernisation des infrastructures
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>CDB</t>
+    <t>BDC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques/cadre juridique – Révision des lois en vigueur ou rédaction de nouvelles lois pour y incorporer les dispositions de l'article 1:1
 •	Procédures – Élaboration de procédures pour répondre aux demandes
 •	Ressources humaines et formation – Formation du personnel à la gestion d'un point d'information relatif à l'Accord
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>•	Ressources humaines et formation - Organisation de stages de sensibilisation sur les procédures de notification et sur les renseignements à notifier</t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t xml:space="preserve">•	Politiques – Élaboration de politiques afin de permettre aux négociants et aux autres parties intéressées de formuler des observations sur les lois nouvelles ou modifiées
 •	Cadre juridique – Modifications législatives et institutionnelles (conseil juridique)