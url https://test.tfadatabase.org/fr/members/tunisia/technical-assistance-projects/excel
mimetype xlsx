--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,294 +12,255 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>•	Réalisation d'un diagnostic de l'état des lieux du fonctionnement du système actuel des consultations dans les différents organismes intervenants dans les opérations d'import, d'export et du transit.
 •	Information et formation sur les meilleures pratiques existantes de mise en œuvre de cette disposition.
 •	Appui à l'amélioration (et/ou) à la mise en place des mécanismes de consultations.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>GATF, GIZ</t>
   </si>
   <si>
     <t>•	Doter les départements douaniers des moyens d'infrastructure, des TIC nécessaires pour La mise en œuvre du système de décisions anticipées prévu par l'article 41 de la loi de finance pour l'année 2015. (Loi n° 2014-59 du 26 décembre 2014).
 •	Renforcement des capacités de tous les intervenants pour la mise en œuvre de cette disposition.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>•	Appui à la mise en place d'un système national d'alerte rapide à l'importation tel que prévu par l'accord.
 •	Développement de l'infrastructure des technologies de l'information et de la communication (TIC) afin de faciliter le flux réciproque d'information entre les organismes présents aux frontières et les autres départements concernés.
 •	Renforcement des capacités des institutions concernées et des organismes présents aux frontières dans l'analyse des risques, et le traitement des notifications.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>•	Appui à la modernisation des laboratoires existants.
 •	Appui à la mise en place des laboratoires d'analyses dans tous les postes frontaliers.
 •	Appui à la mise en place d'un réseau électronique développé reliant tous les laboratoires à tous les départements intervenants et à l'autorité douanière.
 •	Appui à l'accréditation des laboratoires d'analyses (y compris l'accréditation du laboratoire de références et de quarantaine selon la norme ISO/17025).
 •	Renforcement des capacités du personnel chargé des analyses.</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>•	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.
 •	Renforcement des capacités du personnel pour examiner et évaluer périodiquement les redevances et impositions.</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>•	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>•	Appui technique et financier pour le développement d'infrastructure des TIC et solutions de paiement par voie électronique (toutes les banques).
 •	Appui technique et financier pour le développement de l'infrastructure des TIC pour l'administration des paiements par voie électronique et de permettre son utilisation efficace.
 •	Renforcement des capacités du personnel responsable des systèmes de paiement électronique.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>•	Appui à La mise en place d'un système de gestion des risques pour le contrôle douanier et les autres contrôles pertinents à la frontière.
 •	Appui à la mise en place et/ou au perfectionnement des unités de gestion des risques.
 •	Appui technique et financier pour le développement de l'infrastructure nécessaire à la gestion des risques dans les départements concernés.
 •	Renforcement des capacités du personnel chargé de la gestion des risques.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>•	Appui à l'instauration d'un système de contrôle après dédouanement (établissement d'une direction /unité pour administrer les contrôles et effectuer le contrôle après dédouanement).
 •	Identification des préalables qui facilitent l'accès à certaines informations (RNE, impôt), et le partage d'information entre l'unité de gestion des risque et l'unité du contrôle après dédouanement afin d'utiliser les résultats du contrôle après dédouanement dans la gestion des risques.
 •	Assistance technique pour le renforcement des capacités en matière d'audit et d'inspection après dédouanement ; et pour l'application du manuel du contrôle après dédouanement de l'OMD.
 •	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>•	Assistance et renforcement des capacités pour la mise en œuvre d'un système automatisé pour la mesure du temps nécessaire à la mainlevée</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Appui à la mise en place d'un système l'administration du programme des opérateurs économiques agrées.
 •	Développement de l'infrastructure (TIC) nécessaires pour l'administration du programme des OEA et le partage d'information avec les autres unités (Gestion des risques, contrôle après dédouanement…).
 •	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>•	Assistance financière pour l'aménagement des infrastructures nécessaires au traitement des envois accélérés.
 •	Appui à l'élaboration des procédures simplifiées pour les envois accélérés à l'exportation.
 •	Renforcement des capacités du personnel chargé par le traitement des envois accélérés.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>•	Assistance financière pour l'aménagement des infrastructures dédiées aux marchandises périssables (ports, postes frontaliers terrestres, aéroportuaires).</t>
   </si>
   <si>
     <t>Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>•	Appui à la mise en place d'un système automatisé unifié de procédures applicables aux frontières.
 •	Développement d'un réseau électronique qui relie tous les organismes présents aux frontières pour faciliter la coordination et l'accélération des procédures de dédouanement.
 •	Formation sur le système automatisé, et sensibilisation des agents des organismes présents aux frontières aux bonnes pratiques liées à la coopération et la coordination au niveau national.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Assistance pour l'élaboration d'une étude d'évaluation de l'impact des formalités et documents requis sur le coût des transactions commerciales.
 •	Développement de l'infrastructure des TIC nécessaire pour les organismes compétents.
 •	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>•	Formation à l'utilisation des normes internationales pertinentes comme base pour les formalités et procédures d'importation, d'exportation et du transit.
 •	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.
 •	Assistance technique de la mise en œuvre des normes internationales.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>•	Mise à niveau de la plateforme du guichet unique actuel (évaluation, conception de nouvelle architecture, acquisition et mise en place…) (TTN)
 •	Développement de l'infrastructure des technologies de l'information et de la communication (TIC) nécessaires pour La mise en place des matériels et logiciels sécurisés nécessaires assurant l'intégrité dans le guichet unique de tous les ministères et les organismes intervenants dans les opérations d'importation, d'exportation et du transit.
 •	Renforcement des capacités : formations pour les utilisateurs du guichet unique.
 •	Information et formation sur les meilleures pratiques concernant le fonctionnement des guichets uniques.</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>Mise en place des infrastructures transfrontalières afin d'assurer des voies
 séparées, et des équipements nécessaires au transit.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -679,553 +640,553 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.2</v>
       </c>
       <c r="B2">
         <v>2.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>6.1</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.2</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>6.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>39</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.5</v>
       </c>
-      <c r="B10" t="s">
-        <v>43</v>
+      <c r="B10">
+        <v>7.5</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.6</v>
       </c>
-      <c r="B11" t="s">
-        <v>47</v>
+      <c r="B11">
+        <v>7.6</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>50</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J12" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.8</v>
       </c>
-      <c r="B13" t="s">
-        <v>53</v>
+      <c r="B13">
+        <v>7.8</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.9</v>
       </c>
-      <c r="B14" t="s">
-        <v>57</v>
+      <c r="B14">
+        <v>7.9</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
-      <c r="B15" t="s">
-        <v>61</v>
+      <c r="B15">
+        <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J15" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.1</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="J16" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.3</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="J17" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.4</v>
       </c>
-      <c r="B18" t="s">
-        <v>71</v>
+      <c r="B18">
+        <v>10.4</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="J18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>11.5</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J19" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">