--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -238,51 +238,51 @@
   <si>
     <t>•	Formation à l'utilisation des normes internationales pertinentes comme base pour les formalités et procédures d'importation, d'exportation et du transit.
 •	Information et formation sur les meilleures pratiques de mise en œuvre de cette disposition.
 •	Assistance technique de la mise en œuvre des normes internationales.</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>•	Mise à niveau de la plateforme du guichet unique actuel (évaluation, conception de nouvelle architecture, acquisition et mise en place…) (TTN)
 •	Développement de l'infrastructure des technologies de l'information et de la communication (TIC) nécessaires pour La mise en place des matériels et logiciels sécurisés nécessaires assurant l'intégrité dans le guichet unique de tous les ministères et les organismes intervenants dans les opérations d'importation, d'exportation et du transit.
 •	Renforcement des capacités : formations pour les utilisateurs du guichet unique.
 •	Information et formation sur les meilleures pratiques concernant le fonctionnement des guichets uniques.</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>Mise en place des infrastructures transfrontalières afin d'assurer des voies
 séparées, et des équipements nécessaires au transit.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -576,51 +576,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1149,59 +1149,50 @@
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="I19" t="s">
         <v>62</v>
       </c>
       <c r="J19" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>