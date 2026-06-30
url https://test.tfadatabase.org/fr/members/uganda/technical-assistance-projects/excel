--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,368 +12,388 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>1 juillet 2024</t>
+  </si>
+  <si>
+    <t>01 juillet 2024</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>TMA, CNUCED, ITC, Swisscontact</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Création d'un portail fournissant des informations commerciales exhaustives, doté d'une infrastructure moderne des TIC
 2.	Documentation dans le cadre du portail national sur le commerce/soutien financier pour la traduction
 3.	Examen des systèmes de gestion de l'information et élaboration et mise en place de ces systèmes pour les autres entités de facilitation des échanges qui n'en sont pas dotées
 4.	Examen et élaboration des instruments réglementaires adaptés nécessaires à la simplification des initiatives et mesures de facilitation des échanges
 5.	Achat et installation du matériel et des infrastructures modernes nécessaires
 6.	Examen et renforcement des règles et règlements pour soutenir la gestion efficace des systèmes d'information commerciale
 7.	Élaboration et application de règles et de directives pour la publication de renseignements sur Internet en tenant compte des intérêts des différentes parties prenantes
 8.	Élaboration et mise en œuvre d'une stratégie de gestion du changement dans les diverses organisations/formation et sensibilisation de toutes les parties prenantes
+, .	Création d'un portail fournissant des informations commerciales exhaustives, doté d'une infrastructure moderne des TIC
+2.	Documentation dans le cadre du portail national sur le commerce/soutien financier pour la traduction
+3.	Examen des systèmes de gestion de l'information et élaboration et mise en place de ces systèmes pour les autres entités de facilitation des échanges qui n'en sont pas dotées
+4.	Examen et élaboration des instruments réglementaires adaptés nécessaires à la simplification des initiatives et mesures de facilitation des échanges
+5.	Achat et installation du matériel et des infrastructures modernes nécessaires
+6.	Examen et renforcement des règles et règlements pour soutenir la gestion efficace des systèmes d'information commerciale
+7.	Élaboration et application de règles et de directives pour la publication de renseignements sur Internet en tenant compte des intérêts des différentes parties prenantes
+8.	Élaboration et mise en œuvre d'une stratégie de gestion du changement dans les diverses organisations/formation et sensibilisation de toutes les parties prenantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
-    <t>1 juillet 2025</t>
+    <t>01 juillet 2025</t>
   </si>
   <si>
     <t>CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Évaluation des points d'information existants, des technologies utilisées, etc.
 2.	Création d'un centre national d'information et d'appel, afin de veiller à ce que le Ministère du commerce, de l'industrie et des coopératives coordonne toutes les autres institutions dans ce domaine
 3.	Achat du matériel nécessaire et formation du personnel
 4.	Financement du point d'information national
 5.	Renforcement des Comités SPS et OTC
+, .	Évaluation des points d'information existants, des technologies utilisées, etc.
+2.	Création d'un centre national d'information et d'appel, afin de veiller à ce que le Ministère du commerce, de l'industrie et des coopératives coordonne toutes les autres institutions dans ce domaine
+3.	Achat du matériel nécessaire et formation du personnel
+4.	Financement du point d'information national
+5.	Renforcement des Comités SPS et OTC
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Élaboration et mise en œuvre d'un projet sur les procédures opérationnelles normalisées concernant l'importation et l'alerte rapide, ainsi que la coordination entre les organismes présents aux frontières
 2.	Équipement et mise en place de l'infrastructure pour la détection des risques alimentaires, y compris les systèmes d'alerte rapide
 3.	Élaboration d'une stratégie de gestion des risques et suivi de sa mise en œuvre
 4.	Directives administratives et procédures opérationnelles normalisées pour la gestion des risques liés à la mise en œuvre du cadre SPS national
 5.	Formation du personnel et des parties prenantes
+, .	Élaboration et mise en œuvre d'un projet sur les procédures opérationnelles normalisées concernant l'importation et l'alerte rapide, ainsi que la coordination entre les organismes présents aux frontières
+2.	Équipement et mise en place de l'infrastructure pour la détection des risques alimentaires, y compris les systèmes d'alerte rapide
+3.	Élaboration d'une stratégie de gestion des risques et suivi de sa mise en œuvre
+4.	Directives administratives et procédures opérationnelles normalisées pour la gestion des risques liés à la mise en œuvre du cadre SPS national
+5.	Formation du personnel et des parties prenantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Laboratoires aux points d'entrée et de sortie pour la réalisation d'essais
 2.	Modernisation des laboratoires existants avec les infrastructures appropriées
 3.	Formation du personnel des laboratoires à l'utilisation des meilleures pratiques internationales
+, .	Laboratoires aux points d'entrée et de sortie pour la réalisation d'essais
+2.	Modernisation des laboratoires existants avec les infrastructures appropriées
+3.	Formation du personnel des laboratoires à l'utilisation des meilleures pratiques internationales
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
-    <t>1 juillet 2026</t>
+    <t>01 juillet 2026</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Développement de l'infrastructure des TIC nécessaire pour les organismes présents aux frontières et acquisition de matériel
+2.	Établissement de centres logistiques à toutes les frontières en vue de fournir ce service
+, .	Développement de l'infrastructure des TIC nécessaire pour les organismes présents aux frontières et acquisition de matériel
 2.	Établissement de centres logistiques à toutes les frontières en vue de fournir ce service
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Sensibilisation des parties prenantes
 2.	Développement et mise en place de l'infrastructure des TIC et du matériel informatique adéquats
 3.	Achat et déploiement d'une technologie abordable et fiable pour garantir l'interconnectivité des réseaux
 4.	Élaboration et mise en œuvre de programmes de formation, de sensibilisation et d'information
 5.	Élaboration et mise en œuvre d'un programme de gestion du changement
 6.	Examen et renforcement du cadre juridique pour la réalisation de paiements électroniques sécurisés
 7.	Élaboration et mise en œuvre d'un cadre (y compris les procédures, normes et règlements) pour soutenir la mise en place des paiements électroniques
 8.	Développement du portail de paiement électronique et accélération de sa mise en place
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen du mécanisme et des procédures de profilage au niveau des douanes et d'autres organismes gouvernementaux
 2.	Formation et renforcement des capacités des organismes présents aux frontières en matière de gestion des risques
 3.	Établissement d'une infrastructure des TIC pour appuyer le cadre national de gestion des risques
 4.	Élaboration d'un cadre interinstitutionnel de gestion des risques
+, .	Examen du mécanisme et des procédures de profilage au niveau des douanes et d'autres organismes gouvernementaux
+2.	Formation et renforcement des capacités des organismes présents aux frontières en matière de gestion des risques
+3.	Établissement d'une infrastructure des TIC pour appuyer le cadre national de gestion des risques
+4.	Élaboration d'un cadre interinstitutionnel de gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Réalisation d'études sur le temps nécessaire à la mainlevée des marchandises à l'échelle nationale et au niveau de la CAE
 2.	Élaboration et mise en œuvre d'un programme de formation du personnel présent aux frontières et dans les couloirs de transit
 3.	Élaboration et mise en œuvre d'un cadre permettant de charger des entreprises spécialisées de réaliser des études périodiques sur le temps nécessaire à la mainlevée
 4.	Lancement et suivi de la réalisation des études périodiques sur le temps nécessaire à la mainlevée à l'échelle nationale et au niveau de la CAE, comparaison des résultats avec ceux des études précédentes et évaluation comparative avec les meilleures pratiques internationales
 5.	Identification des écarts sur le plan des résultats et proposition de mesures pour les combler
 6.	Élaboration et mise en œuvre d'un mécanisme de coordination destiné à améliorer les opérations aux frontières et en transit, ainsi que le temps nécessaire à la mainlevée
 7.	Détermination et approbation du temps maximal nécessaire à la mainlevée des marchandises et élaboration de normes à ce sujet
 8.	Formation du personnel
 9.	Création d'un mécanisme de coordination
+, .	Réalisation d'études sur le temps nécessaire à la mainlevée des marchandises à l'échelle nationale et au niveau de la CAE
+2.	Élaboration et mise en œuvre d'un programme de formation du personnel présent aux frontières et dans les couloirs de transit
+3.	Élaboration et mise en œuvre d'un cadre permettant de charger des entreprises spécialisées de réaliser des études périodiques sur le temps nécessaire à la mainlevée
+4.	Lancement et suivi de la réalisation des études périodiques sur le temps nécessaire à la mainlevée à l'échelle nationale et au niveau de la CAE, comparaison des résultats avec ceux des études précédentes et évaluation comparative avec les meilleures pratiques internationales
+5.	Identification des écarts sur le plan des résultats et proposition de mesures pour les combler
+6.	Élaboration et mise en œuvre d'un mécanisme de coordination destiné à améliorer les opérations aux frontières et en transit, ainsi que le temps nécessaire à la mainlevée
+7.	Détermination et approbation du temps maximal nécessaire à la mainlevée des marchandises et élaboration de normes à ce sujet
+8.	Formation du personnel
+9.	Création d'un mécanisme de coordination
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Sensibilisation des parties prenantes du secteur privé
 2.	Gestion du changement
 3.	Élaboration d'un mécanisme national de coordination et de coopération entre les douanes et les autres organismes présents aux frontières
+, .	Sensibilisation des parties prenantes du secteur privé
+2.	Gestion du changement
+3.	Élaboration d'un mécanisme national de coordination et de coopération entre les douanes et les autres organismes présents aux frontières
 </t>
   </si>
   <si>
     <t>Procédures institutionnelles, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Établissement d'un régime juridique et élaboration de règlements et de procédures
 2.	Examen des procédures d'autres organismes
 3.	Modification du protocole SPS
+, .	Établissement d'un régime juridique et élaboration de règlements et de procédures
+2.	Examen des procédures d'autres organismes
+3.	Modification du protocole SPS
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Mise en place de laboratoires et acquisition du matériel pour effectuer des essais sur toutes les marchandises périssables dans toutes les zones douanières
 2.	Formation du personnel au traitement des marchandises périssables
 3.	Élaboration ou réexamen de la législation pertinente et réalisation des réformes nécessaires
+, .	Mise en place de laboratoires et acquisition du matériel pour effectuer des essais sur toutes les marchandises périssables dans toutes les zones douanières
+2.	Formation du personnel au traitement des marchandises périssables
+3.	Élaboration ou réexamen de la législation pertinente et réalisation des réformes nécessaires
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>TMA, WB, Union européenne</t>
+    <t>Union européenne, TMA, Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen des mécanismes de coopération existants, tant en Ouganda qu'au-delà des frontières
 2.	Formation (gestion coordonnée des frontières)
 3.	Financement des organismes présents aux frontières
+, .	Examen des mécanismes de coopération existants, tant en Ouganda qu'au-delà des frontières
+2.	Formation (gestion coordonnée des frontières)
+3.	Financement des organismes présents aux frontières
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen approfondi des formalités des organismes de facilitation des échanges pertinents, en vue de la simplification des documents commerciaux
 2.	Harmonisation des procédures nationales appliquées aux postes frontière avec celles des pays frontaliers
 3.	Simplification et normalisation des documents commerciaux, et facilitation de l'accès à ces documents
 4.	Réalisation d'un examen législatif et réglementaire sur les procédures et les prescriptions en matière de documents requis
 5.	Sensibilisation des parties prenantes aux procédures révisées
+, .	Examen approfondi des formalités des organismes de facilitation des échanges pertinents, en vue de la simplification des documents commerciaux
+2.	Harmonisation des procédures nationales appliquées aux postes frontière avec celles des pays frontaliers
+3.	Simplification et normalisation des documents commerciaux, et facilitation de l'accès à ces documents
+4.	Réalisation d'un examen législatif et réglementaire sur les procédures et les prescriptions en matière de documents requis
+5.	Sensibilisation des parties prenantes aux procédures révisées
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
-    <t>1.	Examen du fonctionnement des autres organismes et modification de la législation, le cas échéant</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>1.	Examen du fonctionnement des autres organismes et modification de la législation, le cas échéant, .	Examen du fonctionnement des autres organismes et modification de la législation, le cas échéant</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>TMA, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Infrastructure des TIC
 2.	Renforcement des capacités institutionnelles
 3.	Formation du personnel et sensibilisation
+, .	Infrastructure des TIC
+2.	Renforcement des capacités institutionnelles
+3.	Formation du personnel et sensibilisation
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen des procédures administratives ou à la frontière existantes, dans le but de simplifier la documentation
 2.	Formation d'experts et d'autres parties prenantes
+, .	Examen des procédures administratives ou à la frontière existantes, dans le but de simplifier la documentation
+2.	Formation d'experts et d'autres parties prenantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen et harmonisation des limites de charge par essieu dans la région de la CAE
+2.	Examen et harmonisation des prescriptions relatives à la compensation dans le cadre du système de la carte jaune du COMESA (approche régionale – assurance)
+3.	Examen des différences de mise en œuvre de la politique de la carte jaune entre le Kenya et l'Ouganda
+4.	Sensibilisation
+, .	Examen et harmonisation des limites de charge par essieu dans la région de la CAE
 2.	Examen et harmonisation des prescriptions relatives à la compensation dans le cadre du système de la carte jaune du COMESA (approche régionale – assurance)
 3.	Examen des différences de mise en œuvre de la politique de la carte jaune entre le Kenya et l'Ouganda
 4.	Sensibilisation
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -728,549 +748,549 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.9</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>7.9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.2</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>10.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>72</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.7</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>10.7</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
-      <c r="B18" t="s">
-        <v>81</v>
+      <c r="B18">
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">