--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>1 juillet 2024</t>
   </si>
   <si>
     <t>01 juillet 2024</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>TMA, CNUCED, ITC, Swisscontact</t>
+    <t>TMA, CNUCED, CCI, Swisscontact</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Création d'un portail fournissant des informations commerciales exhaustives, doté d'une infrastructure moderne des TIC
 2.	Documentation dans le cadre du portail national sur le commerce/soutien financier pour la traduction
 3.	Examen des systèmes de gestion de l'information et élaboration et mise en place de ces systèmes pour les autres entités de facilitation des échanges qui n'en sont pas dotées
 4.	Examen et élaboration des instruments réglementaires adaptés nécessaires à la simplification des initiatives et mesures de facilitation des échanges
 5.	Achat et installation du matériel et des infrastructures modernes nécessaires
 6.	Examen et renforcement des règles et règlements pour soutenir la gestion efficace des systèmes d'information commerciale
 7.	Élaboration et application de règles et de directives pour la publication de renseignements sur Internet en tenant compte des intérêts des différentes parties prenantes
 8.	Élaboration et mise en œuvre d'une stratégie de gestion du changement dans les diverses organisations/formation et sensibilisation de toutes les parties prenantes
 , .	Création d'un portail fournissant des informations commerciales exhaustives, doté d'une infrastructure moderne des TIC
 2.	Documentation dans le cadre du portail national sur le commerce/soutien financier pour la traduction
 3.	Examen des systèmes de gestion de l'information et élaboration et mise en place de ces systèmes pour les autres entités de facilitation des échanges qui n'en sont pas dotées
 4.	Examen et élaboration des instruments réglementaires adaptés nécessaires à la simplification des initiatives et mesures de facilitation des échanges
 5.	Achat et installation du matériel et des infrastructures modernes nécessaires
 6.	Examen et renforcement des règles et règlements pour soutenir la gestion efficace des systèmes d'information commerciale
 7.	Élaboration et application de règles et de directives pour la publication de renseignements sur Internet en tenant compte des intérêts des différentes parties prenantes
 8.	Élaboration et mise en œuvre d'une stratégie de gestion du changement dans les diverses organisations/formation et sensibilisation de toutes les parties prenantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Points d'information</t>