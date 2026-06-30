--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,258 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8</t>
+    <t>3.1, 3.2, 3.3, 3.4, 3.5, 3.6, 3.7, 3.8</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>CLDP</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique: soutien consultatif pour l'élaboration des lois et règlements d'application pertinents; formation sur tous les aspects de cette disposition.
 •	Soutien technique pour aider à développer et renforcer les capacités des fonctionnaires des douanes et du personnel d'autres organismes compétents.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>3.9 (a) (i)</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>•	Assistance technique: soutien consultatif pour l'élaboration des lois et règlements d'application pertinents; formation sur tous les aspects de cette disposition.</t>
   </si>
   <si>
     <t>3.9 (a) (ii)</t>
   </si>
   <si>
     <t>30 juin 2020</t>
   </si>
   <si>
-    <t>3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
+    <t>3.9 (b), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>•	Technical assistance: advisory support for design relevant primary and secondary legislation; training on all aspects of this provision.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien technique: amélioration de l'automatisation et de l'efficacité des échanges de renseignements grâce au "guichet unique".
 •	Assistance technique pour renforcer les capacités des organismes pertinents en vue d'une meilleure compréhension des procédures.
 •	Fourniture de matériel technique aux bureaux de douane et autres bureaux pertinents présents aux frontières.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Rétention</t>
   </si>
   <si>
     <t>•	Assistance technique: soutien consultatif pour l'élaboration des lois et règlements d'application pertinents, entre autres, et formation sur tous les aspects de cette disposition.</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>28 février 2021</t>
   </si>
   <si>
     <t>28 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration des lois et politiques pertinentes pour les organismes afin que les négociants aient droit à un second essai.
 •	Mise en place de laboratoires accrédités et fourniture du matériel nécessaire pour réaliser les essais.
 •	Renforcement des capacités des organismes pertinents présents aux frontières, des techniciens de laboratoire et des établissements universitaires en matière d'essais.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t>•	Assistance technique: soutien consultatif et formation sur tous les aspects de cette disposition.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique: développement du système automatisé actuel de gestion des risques aux frontières.
 •	Soutien dans le domaine des technologies de l'information et de la communication (TIC) et des infrastructures immatérielles, y compris fourniture de matériel, pour la mise en place d'un système moderne de gestion des risques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien technique: élaboration et mise en place d'un système de contrôle après dédouanement fondé sur les TI.
 •	Soutien financier et soutien dans le domaine des TIC et des infrastructures immatérielles pour la création de bases de données relatives aux contrôles et l'établissement de liens avec le système de gestion des risques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique: soutien consultatif pour l'élaboration des lois et règlements d'application pertinents, entre autres, et formation sur tous les aspects de cette disposition.
 •	Soutien dans le domaine des TIC et des infrastructures immatérielles pour la réalisation de l'Étude de l'OMD sur le temps nécessaire pour la mainlevée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour l'examen des lois pertinentes en vue de l'établissement d'un guichet unique national regroupant l'ensemble des services.
 •	Soutien dans le domaine des TIC, y compris fourniture de matériel et d'un accès à l'Internet à haut débit (large bande), pour la mise en place et le fonctionnement d'un guichet unique à tous les postes frontière et postes de dédouanement.
 •	Nécessité de renforcer les capacités des fonctionnaires des organismes pertinents présents aux frontières et des entreprises pour les former en vue de l'établissement d'un guichet unique national.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.10</t>
+    <t>11.3, 11.4, 11.5, 11.6, 11.7, 11.8, 11.10</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique (soutien consultatif et formation) et soutien dans le domaine des TIC pour l'intégration dans le nouveau système de transit informatisé de l'UE.
 •	Soutien financier et fourniture de matériel pour la modernisation des installations de transit aux postes frontière.
+, •	Technical assistance (advisory support and training) and ICT support in integrating into the EU New Computerised Transit System.
+•	Financial support and equipment for modernizing transit facilities at border crossing points.
 </t>
   </si>
   <si>
-    <t>12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.5, 12.6, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Assistance technique (soutien consultatif et formation) et soutien dans le domaine des TIC pour la mise en œuvre du système de demande.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,461 +620,461 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>25</v>
+      <c r="B6">
+        <v>5.1</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
         <v>27</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.2</v>
       </c>
       <c r="B7">
         <v>5.2</v>
       </c>
       <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
         <v>30</v>
       </c>
-      <c r="D7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>5.3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
         <v>34</v>
       </c>
-      <c r="E8" t="s">
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.3</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9">
+        <v>7.3</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
+      <c r="J9" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.4</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>47</v>
+      <c r="B11">
+        <v>7.5</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I11" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.6</v>
       </c>
-      <c r="B12" t="s">
-        <v>51</v>
+      <c r="B12">
+        <v>7.6</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>55</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">