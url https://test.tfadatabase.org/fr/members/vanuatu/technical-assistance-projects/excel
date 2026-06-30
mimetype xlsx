--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,190 +12,178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>Cadre juridique/politique: amélioration/élaboration des réglementations et politiques pertinentes pour orienter le laboratoire du Bureau des normes du Vanuatu et Biosecurity Vanuatu.
 Élaboration/amélioration des réglementations sur les processus/procédures applicables aux marchandises échangées concernées pour lesquelles des essais ou contrôles supplémentaires sont nécessaires.
 Renforcement des capacités: renforcement des capacités nécessaire pour tous les organismes présents aux frontières concernant les prescriptions en matière d'essais.
 Installations/infrastructures/matériel: soutien à l'accréditation du laboratoire du Bureau des normes du Vanuatu pour la réalisation d'essais secondaires.
 Matériel approprié nécessaire pour la réalisation d'essais secondaires.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>Cadre juridique/politique: assistance pour l'élaboration et la mise en place d'un mécanisme permettant de renforcer la coordination et la collaboration entre les organismes présents aux frontières pour l'identification des risques et l'application de la gestion des risques.
 Procédures: des procédures relatives au système de gestion des risques doivent être élaborées.
 Ressources humaines/formation: une formation à la mise en œuvre du système de gestion des risques doit être dispensée aux organismes présents aux frontières.
 Infrastructures/matériel: assistance pour le déploiement des technologies nécessaires à la mise en œuvre d'un système de gestion des risques adéquat (appareils de radiographie, scanners ou matériel d'essai en laboratoire, par exemple).</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
-    <t>WB, OMD</t>
+    <t>Banque mondiale, OMD</t>
   </si>
   <si>
     <t>Procédures: les temps moyens nécessaires à la mainlevée doivent encore être publiés. Assistance nécessaire pour la mise en œuvre des contrôles et des procédures permettant de respecter les prescriptions de l'AFE relatives à la mesure régulière et à la publication des temps moyens nécessaires à la mainlevée.
 Ressources humaines/formation: davantage d'assistance nécessaire en matière de formation et de renforcement des capacités.
 TIC/matériel: davantage d'assistance concernant les TIC afin d'assurer un lien entre le système et les temps nécessaires à la mainlevée pour un suivi régulier.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>WB, Australie</t>
+    <t>Australie, Banque mondiale</t>
   </si>
   <si>
     <t>Cadre juridique/politique: assistance nécessaire pour l'élaboration d'un cadre juridique pour les opérateurs agréés.
 Procédures: assistance requise pour mettre en œuvre les procédures et les contrôles en place pour gérer le statut des opérateurs agréés dans le respect de la législation applicable au sein du Département des recettes douanières et fiscales et dans les autres organismes présents aux frontières.
 Ressources humaines/formation: formation et renforcement des capacités nécessaires pour que le Département des recettes douanières et fiscales et tous les autres organismes présents aux frontières fassent respecter la législation.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>Ressources humaines/formation: renforcement des capacités nécessaire pour la compréhension de l'utilisation des normes internationales.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>WB, CNUCED</t>
+    <t>Banque mondiale, CNUCED</t>
   </si>
   <si>
     <t>Cadre juridique/politique: tous les mandats politiques et prescriptions juridiques relatifs à un système de guichet unique électronique au Vanuatu ont été recensés au cours des phases précédente et actuelle du projet.
 Procédures: mise en œuvre des recommandations figurant dans le rapport d'inspection. La documentation détaillée nécessaire doit être préparée au cours de la deuxième phase du projet.
 Ressources humaines/formation: un renforcement des capacités techniques devrait continuer d'être fourni aux organismes présents aux frontières, aux fonctionnaires des douanes et aux utilisateurs.
 Technologies de l'information et de la communication (TIC): des fonds sont nécessaires pour financer l'élaboration, au cours de la deuxième phase du projet, des modules et prescriptions recensés.
 Infrastructures/matériel: le système de guichet unique électronique du Vanuatu est intégré dans l'infrastructure des TIC de pointe du gouvernement. Les fonds serviront seulement à mobiliser des ressources supplémentaires car la base est déjà couverte.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -553,236 +541,236 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.4</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.6</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.7</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.7</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.3</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">