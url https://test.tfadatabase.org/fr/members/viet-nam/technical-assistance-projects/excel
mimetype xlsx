--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,181 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour la création du portail d'informations commerciales du Viet Nam.
 •	Soutien pour compléter les renseignements du portail d'informations commerciales du Viet Nam et les traduire en anglais.
 •	Soutien international pour l'élaboration des procédures, des processus et autres contributions nécessaires pour le portail commercial.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien sous la forme d'un partage de données d'expérience concernant les procédures et méthodes d'essai.
 •	Formation par des experts provenant de pays développés.
 •	Appel à l'établissement de partenariats public-privé pour la mise en place de laboratoires d'essais qualifiés.
 •	Soutien pour l'examen des capacités et de la mise en œuvre des normes et des règlements techniques par les laboratoires.
 •	Soutien et entretien du système de publication de la liste des laboratoires qualifiés pour les premiers et les seconds essais.
 •	Amélioration des capacités du personnel dirigeant les laboratoires. Soutien pour examiner et dresser une liste de critères pour déterminer les laboratoires qualifiés.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour la création d'un système informatique centralisé pour la fourniture et l'échange de renseignements entre les autorités douanières et les partenaires.
 •	Échanges sur la réglementation des autres pays sur la coopération en matière de fourniture et d'échange de renseignements.
 •	Organisation d'un atelier sur le partage de données d'expérience concernant la fourniture et l'échange de renseignements à l'intérieur des organismes et entre différents organismes.
 •	Présentation et échange de supports sur des cadres de gestion des risques mis en œuvre avec succès par des pays.
 •	Organisation d'ateliers sur:
 	le partage de données d'expérience à l'échelle internationale sur l'élaboration de cadres de gestion des risques;
 	l'élaboration d'une proposition sur la création d'un cadre de gestion des risques en matière douanière;
 	le partage de données d'expérience sur la mise en œuvre efficace de cadres de gestion des risques.
 •	Organisation d'ateliers sur le partage de données d'expérience à l'échelle internationale; organisation de formations et de cours de renforcement des capacités sur:
 	la collecte et le traitement d'informations;
 	la gestion des risques à l'entrée et à la sortie de voyageurs par des voies de communication maritimes et aériennes;
 	la gestion des risques pour les véhicules maritimes et aériens;
 	la gestion des risques pour les marchandises transportées au moyen de services de courrier exprès;
 	la gestion des risques pour les entreprises qui sont des courtiers en douane;
 	la gestion des risques pour les marchandises transformées destinées à l'exportation.
 •	Organisation de voyages à l'étranger pour l'acquisition d'expérience en matière:
 	de collecte et de traitement d'information;
 	de gestion des risques à l'entrée et à la sortie de voyageurs par des voies de communication maritimes et aériennes;
 	de gestion des risques pour les véhicules maritimes et aériens;
 	de gestion des risques pour les marchandises transportées au moyen de services de courrier exprès.
 •	Infrastructure et équipement, logiciels et experts.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Mise à disposition d'infrastructures adéquates pour les autorités présentes à la frontière, permettant une coopération en vue d'une base Internet commune.
 •	Renforcement des capacités des agents présents aux frontières, pour leur permettre d'effectuer leur travail plus efficacement.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formations dispensées par des experts ayant une expérience au niveau international; financement des formations.
 •	Financements, assistance technique et technologique.
 •	Formations et mentorat pour aider les parties liées avec l'application et le fonctionnement du système de guichet unique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -549,189 +531,189 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>7.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">