--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,391 +12,337 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>30 juin 2020</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>•	Campagnes de sensibilisation des parties prenantes pour promouvoir le portail électronique</t>
   </si>
   <si>
     <t>Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élargissement des points d'information pour qu'ils englobent d'autres organismes, au-delà de l'Administration fiscale zambienne (ZRA)
 •	Renforcement du Comité SPS
 •	Établissement d'un centre d'appel national pour répondre aux questions relatives à la facilitation des échanges
 •	Campagnes de sensibilisation du public visant à faire connaître le centre d'appel national
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>•	Soutien administratif au Secrétariat du Comité national de la facilitation des échanges (CNFE)</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>•	Soutien à l'établissement de zones d'inspection à destination pour encourager les inspections conjointes par les organismes. Il est prévu que ce soutien réduise le nombre d'organismes présents aux frontières</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">•	Développement de l'infrastructure des laboratoires/des laboratoires sur place
 •	Établissement d'interfaces électroniques entre les laboratoires accrédités, les analyseurs de spectroscopie à fluorescence X et le système ASYCUDA World
 •	Renforcement des capacités du personnel chargé de l'accréditation des laboratoires identifiés
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Harmonisation des redevances statutaires
 •	Élargissement de l'utilisation du point de paiement unique pour tous les organismes pertinents
 •	Participation des parties prenantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Sensibilisation</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de la législation
 •	Participation des parties prenantes
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Automatisation des points d'entrée et de sortie
 •	Introduction du prédédouanement obligatoire
 •	Participation des parties prenantes
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Connexion de tous les autres organismes pertinents au système de paiement électronique
 •	Formation des parties prenantes en matière de paiement électronique
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Infrastructure technique des TIC/copies de sauvegarde et préparation en matière de sécurité
 •	Élaboration d'un cadre interinstitutionnel de gestion des risques
 •	Mise en œuvre d'un cadre interinstitutionnel de gestion des risques sur la plate-forme de sélection ASYCUDA World
 •	Mise en œuvre des structures de gouvernance pour le cadre institutionnel de gestion des risques
 •	Renforcement des capacités en matière d'opérations durables relatives au cadre interinstitutionnel de gestion des risques
 •	Connexion de scanners à ASYCUDA World
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités en matière de contrôle après dédouanement dans tous les organismes gouvernementaux pertinents
 •	Participation des parties prenantes
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>30 juin 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien au renforcement des capacités pour que les organismes puissent mener des études sur les temps nécessaires à la mainlevée à l'avenir, en vue d'assurer la durabilité des engagements pris au titre de l'article 7:6
 •	Participation des parties prenantes à l'examen et la diffusion des résultats des études
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien à l'introduction du cadre interinstitutionnel concernant le concept d'opérateur économique agréé (OEA)
 •	Formation des parties prenantes en ce qui concerne les avantages liés au fait d'être reconnu comme opérateur économique agréé par tout organisme
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>•	Sensibilisation des parties prenantes</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 janvier 2023</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation des parties prenantes en matière d'opérations aux frontières
 •	Soutien à l'élaboration du Règlement d'application de la Loi sur la gestion coordonnée des frontières et la facilitation des échanges
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">•	Établissement d'un système de certificats d'origine électroniques avec la SADC, le COMESA, l'UE et d'autres
 •	Élargissement de la plate-forme aux autres organismes qui délivrent des permis d'importation ou d'exportation et des autorisations réglementaires dans le cadre du guichet unique
 •	Formation des parties prenantes en ce qui concerne les formalités et prescriptions en matière de documents requis
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien au Bureau zambien des normes (ZABS) pour l'adoption des normes internationales
 •	Soutien à l'Agence zambienne des normes obligatoires (ZCSA) pour l'application et la mise en œuvre des normes internationales et des procédures d'évaluation de la conformité
 •	Intégration des normes internationales à la législation nationale
 •	Formation des parties prenantes en ce qui concerne les normes internationales intégrées à la législation nationale
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien à la mise en œuvre de la phase II du guichet unique (26 processus restants)
 •	Promotion des processus et des activités réalisés dans le cadre du guichet unique électronique national
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t xml:space="preserve">•	Automatisation du processus de délivrance de licences aux commissionnaires en douane
 •	Mise au point d'un système d'autoévaluation
 •	Accréditation des commissionnaires en douane
 •	Renforcement des capacités des commissionnaires en douane
 •	Formation des parties prenantes en ce qui concerne les activités mises en œuvre
 </t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b)</t>
+    <t>11.1, 11.2, 11.3</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">•	Mise en œuvre de l'échange électronique de données avec les autres administrations douanières
 •	Mise en œuvre du système de suivi électronique des marchandises en Zambie
 •	Mise en œuvre du système de suivi électronique des marchandises le long des corridors
 •	Mise en œuvre du régime régional de garantie du transit
 •	Formation des parties prenantes en matière de procédures et contrôles de transit
 </t>
   </si>
   <si>
-    <t>11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...2 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
+    <t>11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>31 décembre 2038</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien à la mise en œuvre des postes frontière à guichet unique aux postes suivants: Nakonde/Tunduma (avec la Tanzanie); Kasumbalesa (avec la RDC) et Chanida (avec le Mozambique)
 •	Formation des parties prenantes en ce qui concerne les réformes mises en œuvre
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -711,784 +657,726 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.3</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.1</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.2</v>
       </c>
       <c r="B10">
         <v>7.2</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>65</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>68</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>8</v>
       </c>
-      <c r="B16" t="s">
-        <v>71</v>
+      <c r="B16">
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.1</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.3</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.4</v>
       </c>
-      <c r="B19" t="s">
-        <v>85</v>
+      <c r="B19">
+        <v>10.4</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.6</v>
       </c>
-      <c r="B20" t="s">
-        <v>89</v>
+      <c r="B20">
+        <v>10.6</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I20" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="J20" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>11</v>
       </c>
-      <c r="B22">
-        <v>11.2</v>
+      <c r="B22" t="s">
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I22" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J22" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B23">
-        <v>11.3</v>
+        <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I23" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="J23" t="s">
-        <v>41</v>
-[...57 lines deleted...]
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">