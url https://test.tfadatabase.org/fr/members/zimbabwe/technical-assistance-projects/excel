--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,245 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation du personnel en vue d'élaborer des guides pratiques sur les procédures d'importation, d'exportation ou de transit
 •	Assistance technique afin de moderniser le portail commercial national et les portails des différents organismes
 •	Formation du personnel pour mettre à jour, en permanence, les sites Web des différents organismes
 •	Assistance financière visant à moderniser le portail commercial national et les portails des différents organismes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique en vue de rédiger les procédures opérationnelles normalisées applicables aux points d'information et à la coordination de ces derniers
 •	Formation de l'ensemble des coordonnateurs concernant l'exercice des fonctions des points d'information
 •	Investissements dans l'infrastructure matérielle et logicielle
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique en vue d'examiner le cadre législatif et la procédure permettant de recourir à un second essai
 •	Élaboration d'un plan de travail consacré à la mise en œuvre
 •	Assistance technique et financière en vue de créer un laboratoire des douanes dans des postes-frontières précisément définis
 •	Renforcement des capacités en ressources humaines du personnel en charge du laboratoire des douanes
 •	Installations de laboratoire
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités en matière de gestion des risques et mise en place du cadre et de la stratégie de gestion des risques dans tous les organismes
 •	Assistance technique en vue d'améliorer le fonctionnement du système de gestion des risques existant et de l'étendre à d'autres organisations en ce qui concerne:
 	la législation
 	les procédures opérationnelles normalisées
 	l'analyse des lacunes
 	la collecte de renseignements
 	l'analyse des données
 	l'élaboration d'un profil de risques
 	l'adoption d'une approche coordonnée de la gestion des risques dans tous les organismes gouvernementaux régissant l'importation, l'exportation et le transit de marchandises
 •	Assistance financière en vue de mettre en place:
 	un système et des équipements de gestion des risques
 	des outils analytiques pour l'analyse des données
 	des financements aux fins de l'analyse comparative
 	des financements du module sur les infractions
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formation en vue d'acquérir des compétences et des techniques en matière d'audit
 •	Formation en vue d'apprendre à sélectionner les cas pour lesquels un contrôle après dédouanement est nécessaire
 •	Formation sur les systèmes de comptabilité et d'autres systèmes informatiques utilisés pour l'importation et l'exportation de marchandises
 •	Assistance financière pour acheter des ordinateurs
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour élaborer la législation relative à l'étude sur le temps nécessaire à la mainlevée
 •	Renforcement des capacités en vue de permettre aux agents de mener et d'évaluer l'étude sur le temps nécessaire à la mainlevée
 •	Formation complète aux techniques et aux outils relatifs à l'étude sur le temps nécessaire à la mainlevée
 •	Assistance technique concernant la publication des résultats de l'étude sur le temps nécessaire à la mainlevée
 •	Financements et assistance pour mener l'étude initiale sur le temps nécessaire à la mainlevée
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Installations permettant un stockage et un examen matériel appropriés
 •	Assistance pour élaborer les procédures opérationnelles normalisées
 •	Élaboration de la législation, des procédures et des lignes directrices (avec la participation de toutes les parties prenantes)
 •	Mise à disposition d'installations de stockage et d'incinération appropriées
 •	Renforcement des capacités en ressources humaines en relation avec les modifications législatives et réglementaires proposées
 •	Chambres froides au sein des entrepôts d'État en vue de l'entreposage approprié des marchandises périssables
 •	Installations de destruction, par exemple des incinérateurs
 </t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour élaborer un cadre juridique visant à coordonner les organismes présents aux frontières
 •	Renforcement des capacités en relation avec les principes de gestion coordonnée des frontières et la coopération entre les organismes présents aux frontières
 •	Renforcement des capacités en ressources humaines en matière de gestion coordonnée des frontières
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités en relation avec le concept de guichet unique
 •	Création du cadre juridique pour le guichet unique
 •	Élaboration d'un programme de mise en œuvre et d'un diagramme de Gantt
 •	Renforcement des capacités du personnel des TIC en relation avec la configuration et la maintenance d'un guichet unique
 •	Renforcement des capacités de tous les organismes utilisant le guichet unique
 •	Assistance financière en vue de mettre en place des infrastructures et des équipements aux fins de la mise en œuvre du guichet unique
 •	Examen de la procédure de dédouanement en vue de faciliter la mise en œuvre du guichet unique
 •	Serveur qui hébergera la plate-forme de guichet unique
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -615,305 +585,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.9</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>8.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">